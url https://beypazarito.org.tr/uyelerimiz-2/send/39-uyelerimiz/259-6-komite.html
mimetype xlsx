--- v1 (2026-03-11)
+++ v2 (2026-04-21)
@@ -1,1037 +1,733 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\ORTAK\AKREDİTASYON\SOSYAL MEDYA- WEB- SMS\2025 SMS - WEB ÜYE\2025 WEB SAYFASI\ARALIK 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\ORTAK\AKREDİTASYON\SOSYAL MEDYA- WEB- SMS\2025 SMS - WEB ÜYE\2025 WEB SAYFASI\KOMİTELER\NİSAN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2C87E900-A23D-4A0E-8D41-6637F6D4131B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B7C9AA76-897E-4B2D-B611-FFA1E013928A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Veriler" sheetId="1" r:id="rId1"/>
     <sheet name="Parametreler" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="257">
   <si>
     <t>SIRA NO</t>
   </si>
   <si>
-    <t>UYE SICIL NO</t>
-[...1 lines deleted...]
-  <si>
     <t>UNVAN</t>
   </si>
   <si>
-    <t>ADRES</t>
-[...1 lines deleted...]
-  <si>
     <t>MESLEK GRUBU</t>
   </si>
   <si>
     <t>NACE FAALIYET KODU</t>
   </si>
   <si>
     <t>NACE FAALIYET ADI</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>027/99</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ARSLANLAR PETROL İNŞAAT MADENCİLİK NAKLİYAT GIDA SANAYİ VE TİCARET LİMİTED ŞİRKETİ </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Tescil Adresi</t>
-[...4 lines deleted...]
-  <si>
     <t>06. MESLEK GRUBU</t>
   </si>
   <si>
     <t>08.12.01</t>
   </si>
   <si>
     <t>Çakıl ve kum ocakçılığı (taşların kırılması ile kil ve kaolin madenciliği hariç)</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>079/99</t>
-[...1 lines deleted...]
-  <si>
     <t>İRFAN ŞEKERLEME GIDA SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>5 CADDESİ NO: 38 PK:06730 MARANGOZLAR SİTESİ BEYPAZARI/ANKARA/Türkiye</t>
-[...1 lines deleted...]
-  <si>
     <t>10.82.04</t>
   </si>
   <si>
     <t>Lokum, pişmaniye, helva, karamel, koz helva, fondan, beyaz çikolata vb. imalatı (tahin helvası dahil)</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>081/99</t>
-[...1 lines deleted...]
-  <si>
     <t>GÜNAYDINLAR UN VE MAMÜLLERİ TİCARET SANAYİ LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>GÜRSÖĞÜT MAHALLESİ GÜRSÖĞÜT  KÜME EVLER NO:1 /- _ ADRES NO: 1860702032 MESKEN BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>10.61.02</t>
   </si>
   <si>
     <t>Tahılların öğütülmesi ve un imalatı</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>1032/00</t>
-[...1 lines deleted...]
-  <si>
     <t>COŞKUN OKUŞ OKUŞ ALÜMİNYUM</t>
   </si>
   <si>
-    <t>AYVAŞIK MAH.MARANGOZLAR SAN.SİTESİ 3.SK.NO:13 BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>22.23.08</t>
   </si>
   <si>
     <t>Plastikten kapı ve pencere imalatı</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>1113/00</t>
-[...1 lines deleted...]
-  <si>
     <t>AHMET CERLET-CERLET İNŞAAT</t>
   </si>
   <si>
-    <t>AYVAŞIK MAHALLESİ DEMİRCİLER SİTESİ 7 SOKAK NO: 18 PK:06730  BEYPAZARI/ANKARA/Türkiye</t>
-[...1 lines deleted...]
-  <si>
     <t>6</t>
   </si>
   <si>
-    <t>1123/99</t>
-[...1 lines deleted...]
-  <si>
     <t>ETİ SODA ÜRETİM PAZARLAMA NAKLİYAT VE ELEKTRİK ÜRETİM SANAYİ VE TİCARET ANONİM ŞİRKETİ</t>
   </si>
   <si>
-    <t>YEŞİLAĞAÇ MH.GÜRAĞAÇ KÜMEEVLER NO :47/A BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>08.91.01</t>
   </si>
   <si>
     <t>Kimyasal ve gübreleme amaçlı mineral madenciliği (bor, kükürt madenciliği hariç)</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>1140/00</t>
-[...1 lines deleted...]
-  <si>
     <t>YUSUF DOĞAN PAYMAN PAYMAN PLASTİK</t>
   </si>
   <si>
-    <t>AYVAŞIK SARAY BOSNA    NO:61/1 BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>22.22.43</t>
   </si>
   <si>
     <t>Plastik ambalaj malzemeleri imalatı</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>1170/99</t>
+    <t>SEYFETTİN ÇAKIR</t>
+  </si>
+  <si>
+    <t>10.82.03</t>
+  </si>
+  <si>
+    <t>Sürülerek yenebilen kakaolu ürünlerin imalatı</t>
+  </si>
+  <si>
+    <t>9</t>
   </si>
   <si>
     <t>POLGAZ POLATLI DOĞAL GAZ DAĞITIM ANONİM ŞİRKETİ BEYGAZ ŞUBESİ</t>
   </si>
   <si>
-    <t>HACIKARA MAHALLESİ ŞEHİT  SADIK EKİZ CAD. NO: 23 A/ BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>35.22.01</t>
   </si>
   <si>
     <t>Ana şebeke üzerinden gaz yakıtların dağıtımı (her çeşit gazlı yakıtın, ana boru sistemiyle dağıtımı ve tedariki)</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>1201/99</t>
+    <t>10</t>
   </si>
   <si>
     <t>BEYZADE HAZIR BETON TARIM GIDA İNŞAAT TURİZM NAKLİYAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>KURTULUŞ MAHALLESİ ÇAYIRHAN YOLU ÜZERİ SK. N.GÖÇMEN SİT.  NO: 40 A  BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>23.63.01</t>
   </si>
   <si>
     <t>Hazır beton imalatı</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>1235/99</t>
+    <t>11</t>
+  </si>
+  <si>
+    <t>METREKÜP HAFRİYAT ENERJİ TARIM HAYVANCILIK NAKLİYE İNŞAAT TAAHHÜT GIDA SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>43.12.00</t>
+  </si>
+  <si>
+    <t>Şantiyenin hazırlanması (zemin ve arazi hazırlama, alanın temizlenmesi ile kazı ve hafriyat işleri)</t>
+  </si>
+  <si>
+    <t>12</t>
   </si>
   <si>
     <t>AK BEYPAZARI GÜNEŞ ENERJİ ELEKTRİK ÜRETİMİ SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>KARAŞAR MAHALLESİ KIBRISCIK KARAŞAR ( KÜME EVLER ) KONTEYNER İŞYERİ APT.  NO: 14  BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>33.20.51</t>
   </si>
   <si>
     <t>Elektrikli ekipmanların kurulum hizmetleri (yollar, vb. için elektrikli sinyalizasyon ekipmanları hariç))</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>1255/99</t>
+    <t>13</t>
   </si>
   <si>
     <t>İKİZOĞLU ISIL İŞLEM ENDÜSTRİYEL MAKİNALAR ELEKTRİK İNŞAAT NAKLİYE OTOMOTİV AMBALAJ İTHALAT İHRACAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>AYVAŞIK MAHALLESİ ŞEHİT HALİL KOÇAK CAD. KAYIKENT SİT. 4-B BLOK APT.  NO: 52 A  BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>28.25.04</t>
   </si>
   <si>
     <t>Isı değiştirici birimlerin (eşanjörler), hava veya diğer gazların sıvılaştırılmasında kullanılan makinelerin ve hava/gazların filtrelenmesi ve arıtılması için kullanılan makine ve cihazların imalatı</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>1271/99</t>
+    <t>14</t>
   </si>
   <si>
     <t>SINIRLI SORUMLU BEYPAZARI KINALI ELLER LEZZET ATÖLYESİ TARIMSAL KALKINMA KOOPERATİFİ</t>
   </si>
   <si>
-    <t>AYVAŞIK MAH. MARANGOZLAR 4. CAD.  NO: 84 BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>10.71.02</t>
   </si>
   <si>
     <t>Ekmek imalatı (sade pide dahil)</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>1312/99</t>
+    <t>15</t>
   </si>
   <si>
     <t>BEY HAN İNŞAAT ENERJİ MÜHENDİSLİK VE DANIŞMANLIK GIDA HAYVANCILIK SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>BEYTEPE MAH. KAYHAN GÜVEN CAD. NO: 20C BEYPAZARI / ANKARA</t>
-[...5 lines deleted...]
-    <t>1342/99</t>
+    <t>16</t>
   </si>
   <si>
     <t>ALBEDO BS ELEKTRİK ÜRETİM ANONİM ŞİRKETİ BEYPAZARI ŞUBESİ</t>
   </si>
   <si>
-    <t>MAHMUTLAR MAH. MAHMUTLAR KÜME EVLERİ   NO: 125 BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>35.12.00</t>
   </si>
   <si>
     <t>Yenilenebilir kaynaklardan elektrik üretimi</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>1370/99</t>
+    <t>17</t>
   </si>
   <si>
     <t>RNS DEMİR ÇELİK MAKİNA VE TEÇHİZAT İNŞAAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>AYVAŞIK MAH. AKYAZI KÜME EVLERİ   NO: 40A BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>25.11.06</t>
   </si>
   <si>
     <t>İnşaat ve inşaatın parçaları için metal çatı ya da iskeletlerin imalatı (kuleler, direkler, destekler, köprüler vb.) (kepenk ve yangın merdiveni ile prefabrik yapılar hariç)</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>1372/99</t>
+    <t>18</t>
   </si>
   <si>
     <t>BEYÇAĞ MAKİNA METAL SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>AYVAŞIK MAH. DEMİRCİLER SİTESİ 6 CAD.  NO: 21 BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>25.53.01</t>
   </si>
   <si>
     <t>Metallerin makinede işlenmesi (torna tesfiye işleri, metal parçaları delme, tornalama, frezeleme, rendeleme, parlatma, oluk açma, perdahlama, birleştirme, kaynak yapma, çapak alma, kumlama, vb. faaliyetler)</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>1384/99</t>
+    <t>19</t>
   </si>
   <si>
     <t>AG AMBALAJ TARIM GIDA HAYVANCILIK İNŞAAT ENERJİ İÇ VE DIŞ TİCARET SANAYİ LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>KAYABÜKÜ MAH. KAYABÜKÜ KÜME EVLERİ NO: 39A İÇ KAPI NO: 1 BEYPAZARI / ANKARA</t>
-[...5 lines deleted...]
-    <t>1386/99</t>
+    <t>20</t>
   </si>
   <si>
     <t>BEY EKOL HAZIR BETON KATI YAKIT MADDELERİ İNŞAAT NAKLİYAT HAFRİYAT AKARYAKIT TAAHHÜT SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>GAZİPAŞA MAH. ILIMAN KÜME KÜME EVLERİ İŞYERİ NO: 20/1 BEYPAZARI / ANKARA</t>
-[...5 lines deleted...]
-    <t>1404/99</t>
+    <t>21</t>
   </si>
   <si>
     <t>OĞUZKENT GIDA SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>AYVAŞIK MAH. OĞUZ 2 SK. NO: 1A BEYPAZARI / ANKARA</t>
-[...5 lines deleted...]
-    <t>1415/99</t>
+    <t>22</t>
   </si>
   <si>
     <t>ARSLANLAR PETROL İNŞAAT MADENCİLİK NAKLİYAT GIDA SANAYİ VE TİCARET LİMİTED ŞİRKETİ DİBECİK ŞUBESİ</t>
   </si>
   <si>
-    <t>DİBECİK MAH. DİBECİK KÜME EVLERİ NO: 51 BEYPAZARI / ANKARA</t>
-[...5 lines deleted...]
-    <t>1455/99</t>
+    <t>23</t>
   </si>
   <si>
     <t>ERS ISIL TEKNİK ENDÜSTRİYEL MAKİNELERİ SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>AYVAŞIK MAH. DEMİRCİLER SİTESİ 6 CAD. NO: 15 İÇ KAPI NO: 1 BEYPAZARI / ANKARA</t>
-[...11 lines deleted...]
-    <t>1456/99</t>
+    <t>25.52.00</t>
+  </si>
+  <si>
+    <t>Metallerin ısıl işlemi</t>
+  </si>
+  <si>
+    <t>24</t>
   </si>
   <si>
     <t>BEYPİ BEYPAZARI TARIMSAL ÜRETİM PAZARLAMA SANAYİ VE TİCARET ANONİM ŞİRKETİ BEYPAZARI YEM FABRİKASI ŞUBESİ</t>
   </si>
   <si>
-    <t>AYVAŞIK MAH. AKYAZI KÜME EVLERİ NO: 94 İÇ KAPI NO: 1 BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>10.91.01</t>
   </si>
   <si>
     <t>Çiftlik hayvanları için hazır yem imalatı</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>1472/99</t>
+    <t>25</t>
+  </si>
+  <si>
+    <t>ER BEY ŞAH OTOMOTİV HAFRİYAT TAŞIMACILIK SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>26</t>
   </si>
   <si>
     <t>ÖNDERBEY GIDA İNŞAAT OTOMOTİV NAKLİYAT SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>AYVAŞIK MAH. MARANGOZLAR 4. CAD. NO: 3 BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>10.73.03</t>
   </si>
   <si>
     <t>Makarna, şehriye, kuskus ve benzeri mamullerin imalatı (doldurulmuş veya dondurulmuş olanlar dahil)</t>
   </si>
   <si>
-    <t>24</t>
-[...2 lines deleted...]
-    <t>1474/99</t>
+    <t>27</t>
   </si>
   <si>
     <t>TAŞKIRAN TARIM GIDA AMBALAJ TURİZM NAKLİYAT İNŞAAT PETROL SANAYİ TİCARET LİMİTED ŞİRKETİ TAŞKIRAN PLASTİK ŞUBESİ</t>
   </si>
   <si>
-    <t>HACIKARA MAH. KARAPINAR KIRBAŞIYOLU ÜZ. KÜME EVLERİ NO: 61 BEYPAZARI / ANKARA</t>
-[...5 lines deleted...]
-    <t>1475/99</t>
+    <t>28</t>
   </si>
   <si>
     <t>KARGI ENERJİ ÜRETİM VE TİCARET ANONİM ŞİRKETİ BEYPAZARI ŞUBESİ</t>
   </si>
   <si>
-    <t>KARGI MAH. KARGI KÜME EVLERİ NO: 46 İÇ KAPI NO: 196 BEYPAZARI / ANKARA</t>
-[...11 lines deleted...]
-    <t>1476/99</t>
+    <t>29</t>
   </si>
   <si>
     <t>ALBEDO BS ELEKTRİK ÜRETİM ANONİM ŞİRKETİ KAPULLU ŞUBESİ</t>
   </si>
   <si>
-    <t>KAPULLU MAH. KAPULLU KÜME EVLERİ NO: 240 BEYPAZARI / ANKARA</t>
-[...5 lines deleted...]
-    <t>1477/99</t>
+    <t>30</t>
   </si>
   <si>
     <t>YARDIMLAR PLASTİK AMBALAJ ÜRETİM SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>KURTULUŞ MAH. MİLLİ EGEMENLİK CAD. NO: 141/1B BEYPAZARI / ANKARA</t>
-[...5 lines deleted...]
-    <t>1483/99</t>
+    <t>31</t>
   </si>
   <si>
     <t>LEVEL 100 MAKİNA SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>HACIKARA MAH. YILDIRIM BEYAZIT CAD. ÖZDEMIR APT NO: 14 İÇ KAPI NO: 7 BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>28.12.05</t>
   </si>
   <si>
     <t>Akışkan gücü ile çalışan ekipmanların ve bunların parçalarının imalatı (hidrolik ve pnömatik motorlar, hidrolik pompalar, hidrolik ve pnömatik valfler, hidrolik sistemler ve bunların parçaları)</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>1492/99</t>
+    <t>32</t>
   </si>
   <si>
     <t>DEDA MADENCİLİK SANAYİ VE TİCARET ANONİM ŞİRKETİ BEYPAZARI ŞUBESİ</t>
   </si>
   <si>
-    <t>ACISU MAH. ACISU KÜME EVLERİ KONTEYNER IŞYERI NO: 49 BEYPAZARI / ANKARA</t>
-[...11 lines deleted...]
-    <t>1495/99</t>
+    <t>33</t>
   </si>
   <si>
     <t>BEŞİR 3 ENERJİ ÜRETİM VE TİCARETİ ANONİM ŞİRKETİ BEYPAZARI ŞUBESİ</t>
   </si>
   <si>
-    <t>MACUN MAH. MACUN KÜME EVLERİ NO: 156 BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>35.11.00</t>
   </si>
   <si>
     <t>Yenilenemeyen kaynaklardan elektrik üretimi</t>
   </si>
   <si>
-    <t>31</t>
-[...2 lines deleted...]
-    <t>1498/99</t>
+    <t>34</t>
   </si>
   <si>
     <t>ROBOTCELL TELEKOM ELEKTRİK ELEKTRONİK İNŞAAT İTHALAT İHRACAT SANAYİ TİCARET LİMİTED ŞİRKETİ BEYPAZARI ŞUBESİ</t>
   </si>
   <si>
-    <t>AYVAŞIK MAH. MARANGOZLAR 4. CAD. NO: 32 BEYPAZARI / ANKARA</t>
-[...2 lines deleted...]
-    <t>25.50.01</t>
+    <t>25.40.04</t>
   </si>
   <si>
     <t>Metallerin dövülmesi, preslenmesi, baskılanması ve damgalanması</t>
   </si>
   <si>
-    <t>32</t>
-[...2 lines deleted...]
-    <t>1504/99</t>
+    <t>35</t>
   </si>
   <si>
     <t>GDS YANGIN GÜVENLİK SİSTEMLERİ SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>URUŞ MAH. ÖZATA SK. NO: 21/1 BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>20.59.15</t>
   </si>
   <si>
     <t>Yangın söndürücü müstahzarları ve dolum malzemeleri imalatı</t>
   </si>
   <si>
-    <t>33</t>
-[...2 lines deleted...]
-    <t>272/99</t>
+    <t>36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASATAŞ MADENCİLİK NAKLİYAT HAFRİYAT PETROL METAL İNŞAAT HAYVANCILIK TURİZM SANAYİ VE TİCARET LİMİTED ŞİRKETİ BEYPAZARI TAŞOCAĞI ŞUBESİ </t>
+  </si>
+  <si>
+    <t>08.11.06</t>
+  </si>
+  <si>
+    <t>Kireçtaşı (Kalker) Ocakçılığı (Kireçtaşının Kabaca Kırılması Ve Parçalanması Dahil)</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>BLK BOBİNAJ SONDAJ ELEKTRİK SANAYİ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>33.14.02</t>
+  </si>
+  <si>
+    <t>Elektrik motorları, jeneratörler ve motor jeneratör setlerinin onarım ve bakımı (bobinlerin tekrar sarımı dahil)</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>BEYKUR TURİZM İNŞAAT GIDA TARIM PETROL ENERJİ İTHALAT İHRACAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ BEYPAZARI ŞUBESİ</t>
+  </si>
+  <si>
+    <t>10.72.02</t>
+  </si>
+  <si>
+    <t>Tatlı veya tuzlu hafif dayanıklı fırın ve pastane ürünlerinin imalatı (kurabiyeler, krakerler, galeta, gevrek halkalar vb.)</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>BEYÇAĞ MAKİNA METAL SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ EYLÜL BOYA ŞUBESİ</t>
+  </si>
+  <si>
+    <t>40</t>
   </si>
   <si>
     <t>BGS BEYPAZARI GIDA VE PETROL SANAYİ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>AYVAŞIK MAH. DEMİRCİLER SİTESİ 4 CAD.  NO: 38 BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>16.27.00</t>
   </si>
   <si>
     <t>Ahşap ürünlerin bitirilmesi</t>
   </si>
   <si>
-    <t>34</t>
-[...2 lines deleted...]
-    <t>282/99</t>
+    <t>41</t>
   </si>
   <si>
     <t>AKBAY KUYUMCULUK TURİZM İNŞAAT NAKLİYAT OTOMOTİV GIDA SANAYİ VE TİCARET LİMİTED ŞİRKETİ BEYPAZARI ŞUBESİ</t>
   </si>
   <si>
-    <t>KURTULUŞ MAHALLESİ İRFAN GÜMÜŞEL  CADDE NO:12 ( BELEDİYE İŞHANI )/55 _ ADRES NO: 2447855277 OFİS VE İŞYERİ BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>32.12.01</t>
   </si>
   <si>
     <t>Değerli metallerden takı ve mücevherlerin imalatı (değerli metallerle baskı, yapıştırma vb. yöntemlerle giydirilmiş adi metallerden olanlar dahil)</t>
   </si>
   <si>
-    <t>35</t>
-[...2 lines deleted...]
-    <t>313/99</t>
+    <t>42</t>
   </si>
   <si>
     <t>ÖZGÜ YAMAN UN SANAYİİ GIDA PETROL İNŞAAT NAKLİYAT TARIM VE HAYVANCILIK TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>HACIKARA MAHALLESİ TAMİRCİLER 2 SK. ÖZGÜ UN SAN. SİT.  NO: 61  BEYPAZARI/ANKARA</t>
-[...5 lines deleted...]
-    <t>319/00</t>
+    <t>43</t>
   </si>
   <si>
     <t>ALİ RIZA AKALIN</t>
   </si>
   <si>
-    <t>AYVAŞIK MAH. BOZTEPE KÜME EVLER KÜME EVLERİ NO: 6 İÇ KAPI NO: 1 BEYPAZARI / ANKARA</t>
-[...5 lines deleted...]
-    <t>397/00</t>
+    <t>44</t>
   </si>
   <si>
     <t>CELAL AKÇE-EMEK KURU FIRINI</t>
   </si>
   <si>
-    <t>AYVAŞIK MAHALLESİ AKYAZI 1  SOKAK NO:14 /1 _ ADRES NO: 1442210009 MESKEN BEYPAZARI/ANKARA</t>
-[...5 lines deleted...]
-    <t>404/99</t>
+    <t>45</t>
   </si>
   <si>
     <t>BAKPİLİÇ ENTEGRE TAVUKÇULUK ANONİM ŞİRKETİ</t>
   </si>
   <si>
-    <t>DİBECİK BELDESİ   BEYPAZARI  ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>10.12.02</t>
   </si>
   <si>
     <t>Kümes hayvanlarının kesilmesi, temizlenmesi veya paketlenmesi işi ile uğraşan mezbahaların faaliyetleri</t>
   </si>
   <si>
-    <t>39</t>
-[...2 lines deleted...]
-    <t>411/00</t>
+    <t>46</t>
   </si>
   <si>
     <t>HAKAN EMCİ-HAKAN KUYUMCULUK İNŞAAT MÜTEAHHİTLİĞİ EMLAK KOMİSYONCULUĞU</t>
   </si>
   <si>
-    <t>BELEDİYE İŞ HANI  NO : 60 BEYPAZARI  ANKARA</t>
-[...5 lines deleted...]
-    <t>479/99</t>
+    <t>47</t>
   </si>
   <si>
     <t>BEY-GAH GIDA TURİZM İNŞAAT TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>HACIKARA MAHALLESİ MENDERES SOKAK NO: 8/1  PK:06730  BEYPAZARI/ANKARA/Türkiye</t>
-[...11 lines deleted...]
-    <t>488/99</t>
+    <t>48</t>
   </si>
   <si>
     <t>BEYPAZARI EKMEK SANAYİİ GIDA TARIM VE HAYVANCILIK TURİZM İNŞAAT TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>AYVAŞIK MH.ALPARSLAN TÜRKEŞ BULVARI NO:104 BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
-    <t>42</t>
-[...2 lines deleted...]
-    <t>514/99</t>
+    <t>49</t>
   </si>
   <si>
     <t>BEYPAZARI EKMEK SANAYİİ GIDA TARIM VE HAYVANCILIK TURİZM İNŞAAT TİCARET LİMİTED ŞİRKETİ-BEYPAZARI SANAYİ ŞUBESİ</t>
   </si>
   <si>
-    <t>SANAYİ ÇARŞISI TAMİRCİLER NO : 15 BEYPAZARI  ANKARA</t>
-[...5 lines deleted...]
-    <t>527/00</t>
+    <t>50</t>
   </si>
   <si>
     <t>MURAT BULDUK-BULDUK ŞEKERLEME</t>
   </si>
   <si>
-    <t>DEMİRCİLER SOKAK NO: 40 PK:06730  BEYPAZARI/ANKARA/Türkiye</t>
-[...1 lines deleted...]
-  <si>
     <t>10.82.02</t>
   </si>
   <si>
     <t>Şekerlemelerin ve şeker pastillerinin imalatı (bonbon şekeri vb.) (kakaolu şekerlemeler hariç)</t>
   </si>
   <si>
-    <t>44</t>
-[...2 lines deleted...]
-    <t>557/00</t>
+    <t>51</t>
   </si>
   <si>
     <t>HAKAN TUNÇEL-BEYGOLD KUYUMCULUK</t>
   </si>
   <si>
-    <t>GAZİ GÜNDÜZALP İŞ MERKEZİ  NO : 76 BEYPAZARI  ANKARA</t>
-[...5 lines deleted...]
-    <t>567/99</t>
+    <t>52</t>
   </si>
   <si>
     <t>YÖREMİZ UNLU MAMÜLLER İNŞAAT TURİZM YAPI MALZEMELERİ SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>ESKİ HÜKÜMET CD. NO : 11 BEYPAZARI  ANKARA</t>
-[...5 lines deleted...]
-    <t>605/00</t>
+    <t>53</t>
   </si>
   <si>
     <t>FERHAT ÇALIŞ BEYPAZARI ÇALIŞ UN</t>
   </si>
   <si>
-    <t>ESKİ SANAYİ ÇARŞISI  NO : 6 BEYPAZARI  ANKARA</t>
-[...5 lines deleted...]
-    <t>610/99</t>
+    <t>54</t>
   </si>
   <si>
     <t>YÜKSEL BEY LOJİSTİK DEPOCULUK ANTREPOCULUK NAKLİYAT GIDA İNŞAAT İTHALAT İHRACAT TİCARET  LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>AYVAŞIK MAHALLESİ 6. SOKAK NO: 31 PK:06730 AKYAZI MEVKİİ BEYPAZARI/ANKARA/Türkiye</t>
-[...5 lines deleted...]
-    <t>619/99</t>
+    <t>55</t>
   </si>
   <si>
     <t>TAKISAN SARRAFİYE KUYUMCULUK GIDA İNŞAAT TAAHHÜT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>İRFAN GÜMÜŞEL BELEDİYE İŞ HANI NO : 7 BEYPAZARI  ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>24.41.17</t>
   </si>
   <si>
     <t>İşlenmemiş, yarı işlenmiş, toz halde gümüş imalatı ile adi metallerin gümüşle preslenerek kaplanması (Mücevher ve benzeri eşyaların imalatı hariç)</t>
   </si>
   <si>
-    <t>49</t>
-[...2 lines deleted...]
-    <t>663/00</t>
+    <t>56</t>
   </si>
   <si>
     <t>HASAN HÜSEYİN YILDIRIM-YILDIRIM İNŞAAT MÜTEAHHİTLİK</t>
   </si>
   <si>
-    <t>AKYAZI DEMİRCİLER 1.  NO : 10 BEYPAZARI  ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>25.12.04</t>
   </si>
   <si>
     <t>Alüminyum kapı, pencere, bunların kasaları, kapı eşiği, panjur, vb. imalatı</t>
   </si>
   <si>
-    <t>50</t>
-[...2 lines deleted...]
-    <t>756/00</t>
+    <t>57</t>
   </si>
   <si>
     <t>HATİCE YİĞİT-YİĞİT GIDA</t>
   </si>
   <si>
-    <t>BEYTEPE MAHALLESİ NO: 44 PK:06730 DEMİRCİLER ÇARŞISI BEYPAZARI/ANKARA/Türkiye</t>
-[...5 lines deleted...]
-    <t>760/00</t>
+    <t>58</t>
   </si>
   <si>
     <t>TUNCAY SOYLU-OSMANLI UNLU MAMÜLLER</t>
   </si>
   <si>
-    <t>İSTİKLAL MAHALLESİ KALAYCILAR SOKAK NO: 10 PK:06730  BEYPAZARI/ANKARA/Türkiye</t>
-[...1 lines deleted...]
-  <si>
     <t>10.71.01</t>
   </si>
   <si>
     <t>Taze pastane ürünleri imalatı (yaş pasta, kuru pasta, poğaça, kek, börek, pay, turta, waffles vb.)</t>
   </si>
   <si>
-    <t>52</t>
-[...2 lines deleted...]
-    <t>769/99</t>
+    <t>59</t>
+  </si>
+  <si>
+    <t>ANKARATAŞ HAFRİYAT NAKLİYAT İNŞAAT TAAHHÜT MADENCİLİK SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>60</t>
   </si>
   <si>
     <t>ANIL BETON PETROL İNŞAAT NAKLİYE ENERJİ SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>KURTULUŞ MH. ÇAYIRHAN YOLU ÜZERİ SK.NO:36 BEYPAZARI/ANKARA</t>
-[...5 lines deleted...]
-    <t>774/99</t>
+    <t>61</t>
   </si>
   <si>
     <t>ALGIDA HAYVANCILIK TEKSTİL TURİZM İNŞAAT İTHALAT İHRACAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>AYVAŞIK MH.ALPARSLAN TÜRKEŞ BULVARI NO:28 BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>10.82.06</t>
   </si>
   <si>
     <t>Sert kabuklu yemiş, meyve, meyve kabuğu ve diğer bitki parçalarından şekerleme imalatı (meyan kökü hülasaları dahil)</t>
   </si>
   <si>
-    <t>54</t>
-[...2 lines deleted...]
-    <t>830/00</t>
+    <t>62</t>
   </si>
   <si>
     <t>ERDAL TOKTAŞ</t>
   </si>
   <si>
-    <t>MARANGOZLAR SANAYİ SİTESİ 2 NO : 9 BEYPAZARI  ANKARA</t>
-[...11 lines deleted...]
-    <t>834/99</t>
+    <t>16.23.99</t>
+  </si>
+  <si>
+    <t>Başka yerde sınıflandırılmamış diğer inşaat doğrama ve marangozluk ürünleri imalatı</t>
+  </si>
+  <si>
+    <t>63</t>
   </si>
   <si>
     <t xml:space="preserve">GMS GRUP İNŞAAT HAZIR BETON PETROL TAŞIMACILIK NAKLİYAT EMLAK PAZARLAMA SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ  </t>
   </si>
   <si>
-    <t>GAZİ PAŞA MAHALLESİ ILIMAN KÜMEEVLERİ CADDESİ 1465 ADA 1 PARSEL SOKAK NO:16 BEYPAZARI/ANKARA</t>
-[...5 lines deleted...]
-    <t>840/99</t>
+    <t>64</t>
   </si>
   <si>
     <t>BEYPAZARI İÇECEK PAZARLAMA DAĞITIM AMBALAJ TURİZM PETROL İNŞAAT SANAYİ VE TİCARET ANONİM ŞİRKETİ</t>
   </si>
   <si>
-    <t>CUMHURİYET MAHALLESİ CEMİL ERCAN CAD. BEY.MADEN SUYU İŞL. SİT.  NO: 89 B  BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>11.07.01</t>
   </si>
   <si>
     <t>Doğal veya suni maden sularının üretimi (tatlandırılmış ve aromalandırılmış olanlar dahil)</t>
   </si>
   <si>
-    <t>57</t>
-[...2 lines deleted...]
-    <t>888/00</t>
+    <t>65</t>
   </si>
   <si>
     <t>İBRAHİM SOYTÜRK-SOYTÜRK MOBİLYA</t>
   </si>
   <si>
-    <t>AYVAŞIK MAHALLESİ DEMİRCİLER SİTESİ 3 CAD.  NO: 18  BEYPAZARI/ANKARA</t>
-[...11 lines deleted...]
-    <t>901/00</t>
+    <t>31.00.02</t>
+  </si>
+  <si>
+    <t>Büro, okul, ibadethane, otel, lokanta, sinema, tiyatro vb. kapalı alanlar için mobilya imalatı (iskelet imalatı dahil; taş, beton, seramikten olanlar hariç)</t>
+  </si>
+  <si>
+    <t>66</t>
   </si>
   <si>
     <t xml:space="preserve">MUSTAFA ÖZDEMİR-KS KERVANSARAY EV BAKLAVACISI BEYPAZARI ŞUBESİ </t>
   </si>
   <si>
-    <t>BAŞAĞAÇ MAHALLESİ ÇAM SK. KABAÇAM SİT. F1 BLOK APT.  NO: 3 B/_  BEYPAZARI/ANKARA</t>
-[...5 lines deleted...]
-    <t>994/99</t>
+    <t>67</t>
   </si>
   <si>
     <t>BEYMER BEYPAZARI MERMER İNŞAAT TARIM TURİZM NAKLİYE SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>AYVAŞIK  MARANGOZLAR 4.  NO:13/1 BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>23.70.01</t>
   </si>
   <si>
     <t>Taş ve mermerin kesilmesi, şekil verilmesi ve bitirilmesi (doğal taşlardan, mermerden, su mermerinden, travertenden, kayağantaşından levha/tabaka, kurna, lavabo, karo, kaldırım taşı, yapı taşı, mezar taşı, vb. imalatı dahil, süs eşyası hariç)</t>
   </si>
   <si>
     <t>RAPOR BAŞLIĞI:</t>
   </si>
   <si>
     <t>ÜYE LISTE DETAY RAPORU</t>
   </si>
   <si>
     <t>RAPOR ALINMA TARIHI:</t>
   </si>
   <si>
-    <t>19/01/2026 09:22</t>
+    <t>03/04/2026 07:31</t>
   </si>
   <si>
     <t>**********************</t>
   </si>
   <si>
     <t>RAPOR PARAMETRELERI</t>
   </si>
   <si>
     <t>DEĞERLER</t>
   </si>
   <si>
     <t>aktifAdres</t>
   </si>
   <si>
     <t>Evet</t>
   </si>
   <si>
     <t>askida</t>
   </si>
   <si>
     <t>Hayır</t>
   </si>
   <si>
     <t>meslekGrubu</t>
   </si>
@@ -1039,53 +735,50 @@
     <t>5FE6B4C688464D</t>
   </si>
   <si>
     <t>faal</t>
   </si>
   <si>
     <t>prmYetkiliGoster</t>
   </si>
   <si>
     <t>faks</t>
   </si>
   <si>
     <t>odaBorsaNo</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>baskaOdayaKaydiOlan</t>
   </si>
   <si>
     <t>yanyanaYetkili</t>
   </si>
   <si>
     <t>prmOrtakGoster</t>
-  </si>
-[...1 lines deleted...]
-    <t>adresTipi</t>
   </si>
   <si>
     <t>tekrarliTel</t>
   </si>
   <si>
     <t>vergiMatrahi</t>
   </si>
   <si>
     <t>terk</t>
   </si>
   <si>
     <t>cepTel</t>
   </si>
   <si>
     <t>yanyanaOrtak</t>
   </si>
   <si>
     <t>adresEkle</t>
   </si>
   <si>
     <t>telEkle</t>
   </si>
   <si>
     <t>resenMi</t>
   </si>
@@ -1152,60 +845,67 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
@@ -1479,1754 +1179,1515 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G60"/>
+  <dimension ref="A1:E68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="35.140625" customWidth="1"/>
+    <col min="1" max="1" width="12" style="6" customWidth="1"/>
+    <col min="2" max="2" width="35.140625" customWidth="1"/>
+    <col min="3" max="4" width="17.5703125" customWidth="1"/>
+    <col min="5" max="5" width="35.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+    </row>
+    <row r="2" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="B2" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="E2" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A3" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E2" s="3" t="s">
+      <c r="C3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="E3" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="G2" s="3" t="s">
+    </row>
+    <row r="4" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="C4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="E4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="3" t="s">
+    </row>
+    <row r="5" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="3" t="s">
+      <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="3" t="s">
+      <c r="C5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="E5" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="3" t="s">
+    </row>
+    <row r="6" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="B6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="C6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="C7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="3" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="E7" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="3" t="s">
+    </row>
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="B8" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="C8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="3" t="s">
+      <c r="E8" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="G5" s="3" t="s">
+    </row>
+    <row r="9" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="C9" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="E9" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="3" t="s">
+    </row>
+    <row r="10" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="E6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="3" t="s">
+      <c r="B10" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="1" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E20" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="G6" s="3" t="s">
-[...22 lines deleted...]
-      <c r="G7" s="3" t="s">
+    </row>
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="3" t="s">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="E21" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="3" t="s">
+    </row>
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="E8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="3" t="s">
+      <c r="E26" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="G8" s="3" t="s">
-[...36 lines deleted...]
-      <c r="D10" s="3" t="s">
+    </row>
+    <row r="27" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A27" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A31" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A33" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A37" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A39" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" s="1" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A41" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="E10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="3" t="s">
+      <c r="E44" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="G10" s="3" t="s">
-[...180 lines deleted...]
-      <c r="F18" s="3" t="s">
+    </row>
+    <row r="45" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A46" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A47" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A48" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A50" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A51" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A52" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A53" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A55" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A56" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A57" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A59" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A60" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E60" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="G18" s="3" t="s">
-[...364 lines deleted...]
-      <c r="F34" s="3" t="s">
+    </row>
+    <row r="61" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A61" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A62" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A63" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A64" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A65" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A66" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A67" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="G34" s="3" t="s">
+      <c r="E67" s="3" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="35" spans="1:7" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-[...115 lines deleted...]
-      <c r="A40" s="3" t="s">
+    <row r="68" spans="1:5" s="1" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A68" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="B40" s="3" t="s">
+      <c r="B68" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="C40" s="3" t="s">
+      <c r="C68" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="D40" s="3" t="s">
+      <c r="E68" s="3" t="s">
         <v>217</v>
-      </c>
-[...467 lines deleted...]
-        <v>318</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:B34"/>
+  <dimension ref="A1:B33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>319</v>
+        <v>218</v>
       </c>
       <c r="B1" t="s">
-        <v>320</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>321</v>
+        <v>220</v>
       </c>
       <c r="B2" t="s">
-        <v>322</v>
+        <v>221</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>323</v>
+        <v>222</v>
       </c>
       <c r="B3" t="s">
-        <v>323</v>
+        <v>222</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>324</v>
+        <v>223</v>
       </c>
       <c r="B4" t="s">
-        <v>325</v>
+        <v>224</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>326</v>
+        <v>225</v>
       </c>
       <c r="B6" t="s">
-        <v>327</v>
+        <v>226</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>328</v>
+        <v>227</v>
       </c>
       <c r="B7" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>330</v>
+        <v>229</v>
       </c>
       <c r="B8" t="s">
-        <v>331</v>
+        <v>230</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>332</v>
+        <v>231</v>
       </c>
       <c r="B9" t="s">
-        <v>327</v>
+        <v>226</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>333</v>
+        <v>232</v>
       </c>
       <c r="B10" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>334</v>
+        <v>233</v>
       </c>
       <c r="B11" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>335</v>
+        <v>234</v>
       </c>
       <c r="B12" t="s">
-        <v>336</v>
+        <v>235</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>337</v>
+        <v>236</v>
       </c>
       <c r="B13" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>338</v>
+        <v>237</v>
       </c>
       <c r="B14" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>339</v>
+        <v>238</v>
       </c>
       <c r="B15" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>340</v>
+        <v>239</v>
       </c>
       <c r="B16" t="s">
-        <v>11</v>
+        <v>226</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>341</v>
+        <v>240</v>
       </c>
       <c r="B17" t="s">
-        <v>327</v>
+        <v>228</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>342</v>
+        <v>241</v>
       </c>
       <c r="B18" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>343</v>
+        <v>242</v>
       </c>
       <c r="B19" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>344</v>
+        <v>243</v>
       </c>
       <c r="B20" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>345</v>
+        <v>244</v>
       </c>
       <c r="B21" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>346</v>
+        <v>245</v>
       </c>
       <c r="B22" t="s">
-        <v>327</v>
+        <v>228</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>347</v>
+        <v>246</v>
       </c>
       <c r="B23" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>348</v>
+        <v>247</v>
       </c>
       <c r="B24" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>349</v>
+        <v>248</v>
       </c>
       <c r="B25" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>350</v>
+        <v>249</v>
       </c>
       <c r="B26" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>351</v>
+        <v>250</v>
       </c>
       <c r="B27" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>352</v>
+        <v>251</v>
       </c>
       <c r="B28" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>353</v>
+        <v>252</v>
       </c>
       <c r="B29" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>354</v>
+        <v>253</v>
       </c>
       <c r="B30" t="s">
-        <v>329</v>
+        <v>161</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>355</v>
+        <v>254</v>
       </c>
       <c r="B31" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>356</v>
+        <v>255</v>
       </c>
       <c r="B32" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>357</v>
+        <v>256</v>
       </c>
       <c r="B33" t="s">
-        <v>329</v>
-[...7 lines deleted...]
-        <v>329</v>
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Veriler</vt:lpstr>
       <vt:lpstr>Parametreler</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>