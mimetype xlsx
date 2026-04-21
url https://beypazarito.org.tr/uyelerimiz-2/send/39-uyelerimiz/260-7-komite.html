--- v1 (2026-04-01)
+++ v2 (2026-04-21)
@@ -1,742 +1,469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\ORTAK\AKREDİTASYON\SOSYAL MEDYA- WEB- SMS\2025 SMS - WEB ÜYE\2025 WEB SAYFASI\ARALIK 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\ORTAK\AKREDİTASYON\SOSYAL MEDYA- WEB- SMS\2025 SMS - WEB ÜYE\2025 WEB SAYFASI\KOMİTELER\NİSAN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3A4DF2F5-0D41-4A23-88A1-52412335D96B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0A4CB019-FD28-40FA-B619-E7C82E549694}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Veriler" sheetId="1" r:id="rId1"/>
     <sheet name="Parametreler" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="169">
   <si>
     <t>SIRA NO</t>
   </si>
   <si>
-    <t>UYE SICIL NO</t>
-[...1 lines deleted...]
-  <si>
     <t>UNVAN</t>
   </si>
   <si>
-    <t>ADRES</t>
-[...1 lines deleted...]
-  <si>
     <t>MESLEK GRUBU</t>
   </si>
   <si>
     <t>NACE FAALIYET KODU</t>
   </si>
   <si>
     <t>NACE FAALIYET ADI</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>086/99</t>
-[...1 lines deleted...]
-  <si>
     <t>AKBAY KUYUMCULUK TURİZM İNŞAAT NAKLİYAT OTOMOTİV GIDA SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Tescil Adresi</t>
-[...4 lines deleted...]
-  <si>
     <t>07. MESLEK GRUBU</t>
   </si>
   <si>
     <t>47.77.01</t>
   </si>
   <si>
     <t>Altın ve diğer değerli metallerden takı, eşya ve mücevherat perakende ticareti (kuyumculuk ürünleri perakende ticareti dahil, gümüşten olanlar hariç)</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>087/99</t>
-[...1 lines deleted...]
-  <si>
     <t>İNCESU KUYUMCULUK İNŞAAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>KURTULUŞ MAHALLESİ İRFAN GÜMÜŞEL CAD. BELEDİYE İŞHANI SİT.  NO: 12/37  BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>3</t>
   </si>
   <si>
-    <t>088/99</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ÜNLÜ ORTAKLAR KUYUMCULUK TURİZM VE İNŞAAT SANAYİVE TİCARET LİMİTED ŞİRKETİ </t>
   </si>
   <si>
-    <t>BELEDİYE İŞ HANI NO:4906730BEYPAZARI BELEDİYE İŞ HANI BEYPAZARI/ANKARA/Türkiye</t>
-[...1 lines deleted...]
-  <si>
     <t>4</t>
   </si>
   <si>
-    <t>089/99</t>
-[...1 lines deleted...]
-  <si>
     <t>KILAVUZ KARDEŞLER DAYANIKLI TÜKETİM MALLARI GIDA TURİZM SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>İRFAN GÜMÜŞEL CADDESİ NO: 57 PK:06730  BEYPAZARI/ANKARA/Türkiye</t>
-[...1 lines deleted...]
-  <si>
     <t>47.54.01</t>
   </si>
   <si>
     <t>Beyaz eşya ve elektrikli küçük ev aleti perakende ticareti (radyo, televizyon ve fotoğrafçılık ürünleri hariç)</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>091/99</t>
-[...1 lines deleted...]
-  <si>
     <t>BAĞLARLI DAYANIKLI TÜKETİM MALLARI SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>KURTULUŞ MAH. İRFAN GÜMÜŞEL   NO : 6 BEYPAZARI  ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>6</t>
   </si>
   <si>
-    <t>1025/99</t>
-[...1 lines deleted...]
-  <si>
     <t>SEVAL İLETİŞİM TELEKOMÜNİKASYON GIDA İNŞAAT NAKLİYAT TEKSTİL SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>KURTULUŞ MAHALLESİ MİLLİ EGEMENLİK CADDESİ NO: 3/4 PK:06730  BEYPAZARI/ANKARA/Türkiye</t>
-[...5 lines deleted...]
-    <t>Belirli bir mala tahsis edilmiş mağazalarda telekomünikasyon teçhizatının perakende ticareti (telefon, cep telefonu, faks vb.)</t>
+    <t>47.40.02</t>
+  </si>
+  <si>
+    <t>Telekomünikasyon teçhizatının perakende ticareti</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>1035/99</t>
-[...1 lines deleted...]
-  <si>
     <t>ERENİ TARIM HAYVANCILIK İNŞAAT SANAYİ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>BEYTEPE MAH. MÜFTÜZADE İZZET EFENDİ SK. NO:1 BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>8</t>
   </si>
   <si>
-    <t>1042/00</t>
-[...1 lines deleted...]
-  <si>
     <t>HALİL İBRAHİM GÜNEŞ AHİ GÜMÜŞ</t>
   </si>
   <si>
-    <t>KURTULUŞ MAHALLESİ İRFAN GÜMÜŞEL CADDESİ BELEDİYE İŞ HANI  SOKAK NO:20/41 BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>47.77.02</t>
   </si>
   <si>
     <t>Gümüş takı, eşya ve mücevherat perakende ticareti (gümüşçü ürünleri perakende ticareti)</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>1118/99</t>
-[...1 lines deleted...]
-  <si>
     <t>MS BEYPAZARI MAĞAZACILIK İNŞAAT İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>BEYTEPE MAHALLESİ İRFAN GÜMÜŞEL CAD. BEYPALAS OTEL SİT.  NO: 47 A  BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>10</t>
   </si>
   <si>
-    <t>1164/99</t>
-[...1 lines deleted...]
-  <si>
     <t>BEYPAZARI OTOMOTİV İNŞAAT TEKNİK SERVİS HİZMETLERİ NAKLİYE TAAHHÜT SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>HACIKARA MAHALLESİ ANAFARTALAR SK. NO: 8 B/ BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>95.22.01</t>
   </si>
   <si>
-    <t>Evde kullanılan elektrikli cihazların onarım ve bakımı</t>
+    <t xml:space="preserve">Evde kullanılan elektrikli cihazların onarımı (buzdolabı, fırın, çamaşır makinesi, bulaşık makinesi, oda kliması, elektrikli küçük ev aletleri, robot süpürge vb.) </t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>1169/99</t>
-[...1 lines deleted...]
-  <si>
     <t>YLD DAYANIKLI TÜKETİM MALLARI PAZARLAMA İNŞAAT SANAYİ VE TİCARET ANONİM ŞİRKETİ</t>
   </si>
   <si>
-    <t>KURTULUŞ MAH. ÜNAL GEREDELİOĞLU SK.  NO: 4BB BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>47.55.03</t>
   </si>
   <si>
     <t>Ev mobilyalarının ve aksesuarlarının perakende ticareti (baza, somya, karyola dahil; hasır ve sepetçi söğüdü gibi malzemelerden olanlar hariç)</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>1177/99</t>
-[...1 lines deleted...]
-  <si>
     <t>BEYLONA BEYPAZARI MAĞAZACILIK İNŞAAT İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>HACIKARA MAHALLESİ ALPARSLAN TÜRKEŞ BLV. FARUK İNCEKARA SİT.  NO: 337 A/_  BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>13</t>
   </si>
   <si>
-    <t>1193/99</t>
-[...1 lines deleted...]
-  <si>
     <t>GENÇTÜRK KUYUMCULUK TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>KURTULUŞ MAH. MİLLİ EGEMENLİK CAD.  NO: 2E BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>14</t>
   </si>
   <si>
-    <t>1318/99</t>
-[...1 lines deleted...]
-  <si>
     <t>ST BİLGİSAYAR ELEKTRONİK İTHALAT İHRACAT TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>HACIKARA MAH. FATİH CAD.  NO: 49G BEYPAZARI / ANKARA</t>
-[...5 lines deleted...]
-    <t>Belirli bir mala tahsis edilmiş mağazalarda bilgisayarların, çevre donanımlarının ve yazılımların perakende ticareti (video oyun konsolları dahil)</t>
+    <t>47.40.01</t>
+  </si>
+  <si>
+    <t>Bilgisayarların, çevre donanımlarının ve yazılımların perakende ticareti</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>1363/99</t>
-[...1 lines deleted...]
-  <si>
     <t>BARAKAT GRUP COMPANY İLETİŞİM İTHALAT İHRACAT LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>BEYTEPE MAH. DEVELİK SK. KÖKSAL ILETIŞIM BLOK  NO: 37 BEYPAZARI / ANKARA</t>
-[...7 lines deleted...]
-  <si>
     <t>16</t>
   </si>
   <si>
-    <t>1374/99</t>
-[...1 lines deleted...]
-  <si>
     <t>ZENET TELEKOMÜNİKASYON HİZMETLERİ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>HACIKARA MAH. SANAYİCİLER MESKEN 4 SK. NO: 7A BEYPAZARI / ANKARA</t>
-[...2 lines deleted...]
-    <t>61.20.03</t>
+    <t>61.10.03</t>
   </si>
   <si>
     <t>Kablosuz ağlar üzerinden internet erişiminin sağlanması</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>1401/99</t>
-[...1 lines deleted...]
-  <si>
     <t>UMUT UYAR MOBİLYA SANAYİ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>BAŞAĞAÇ MAH. ALPARSLAN TÜRKEŞ BUL. NO: 381E BEYPAZARI / ANKARA</t>
-[...7 lines deleted...]
-  <si>
     <t>18</t>
   </si>
   <si>
-    <t>1444/00</t>
-[...1 lines deleted...]
-  <si>
     <t>NACİ DEMİR NRD FİLM</t>
   </si>
   <si>
-    <t>AYVAŞIK MAH. ŞAİR HASAN HÜSEYİN YURDABAK CAD. NO: 5/18 İÇ KAPI NO: 1 BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>73.11.01</t>
   </si>
   <si>
     <t>Reklam ajanslarının faaliyetleri (kullanılacak medyanın seçimi, reklamın tasarımı, sözlerin yazılması, reklam filmleri için senaryonun yazımı, satış noktalarında reklam ürünlerinin gösterimi ve sunumu vb.)</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>1470/99</t>
-[...1 lines deleted...]
-  <si>
     <t>MPLUS SAĞLIK VE TEKNOLOJİ ÜRÜNLERİ İTHALAT İHRACAT SANAYİ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>KURTULUŞ MAH. UZUN SK. NO: 20 İÇ KAPI NO: 1 BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>46.46.01</t>
   </si>
   <si>
     <t>Cerrahi, tıbbi ve ortopedik alet ve cihazların toptan ticareti</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>1482/99</t>
-[...1 lines deleted...]
-  <si>
     <t>NEVRA WORKS CREATIVE MEDYA HİZMETLERİ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>HACIKARA MAH. MADADIN SK. ARBIL YAPI SİTESİ A BLOK NO: 8 İÇ KAPI NO: 6 BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>74.20.27</t>
   </si>
   <si>
     <t>Etkinlik fotoğrafçılığı ve etkinliklerin videoya çekilmesi faaliyetleri (düğün, mezuniyet, konferans, resepsiyon, moda gösterileri, spor ve diğer ilgi çekici olayların fotoğraflanması veya videoya çekilmesi)</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>166/00</t>
+    <t>ESB ELEKTRONİK ISITMA VE SOĞUTMA SİSTEMLERİ İTHALAT İHRACAT TİCARET VE SANAYİ LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>22</t>
   </si>
   <si>
     <t>SUZAN KETENCİOĞLU</t>
   </si>
   <si>
-    <t>ANKARA  NO : 58 BEYPAZARI  ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>47.73.01</t>
   </si>
   <si>
     <t>Eczacılık ürünlerinin perakende ticareti</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>347/99</t>
+    <t>23</t>
   </si>
   <si>
     <t>SARRAFPAŞAOĞLU KUYUMCULUK İNŞAAT TURİZM SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>BELEDİYE İŞ HANI  NO : 62 BEYPAZARI  ANKARA</t>
-[...5 lines deleted...]
-    <t>354/00</t>
+    <t>24</t>
   </si>
   <si>
     <t>ALİ YAMAN</t>
   </si>
   <si>
-    <t>KAPAN   NO : 31 BEYPAZARI  ANKARA</t>
-[...5 lines deleted...]
-    <t>372/99</t>
+    <t>25</t>
   </si>
   <si>
     <t>İSTANBUL HALI VE MOBİLYA SARAYI SANAYİ VE TİCARET LİMİTED ŞİRKETİ-BEYPAZARI ŞUBESİ</t>
   </si>
   <si>
-    <t>MİLLİ EGEMENLİK CADDESİ NO: 5 PK:06730  BEYPAZARI/ANKARA/Türkiye</t>
-[...5 lines deleted...]
-    <t>382/99</t>
+    <t>26</t>
   </si>
   <si>
     <t xml:space="preserve">BİLTAŞ BİLGİSAYAR EĞİTİM ELEKTRONİK İNŞAAT TURİZM GIDA SANAYİ VE TİCARET LİMİTED ŞİRKETİ  </t>
   </si>
   <si>
-    <t>HACIKARA MAHALLESİ ŞEHİT ÜMİT BÖLÜKOĞLU CAD. AYAN APT. Sit.  NO: 4 B  BEYPAZARI/ANKARA</t>
-[...11 lines deleted...]
-    <t>425/00</t>
+    <t>27</t>
   </si>
   <si>
     <t>FATMA BELGİN EMRELLİ</t>
   </si>
   <si>
-    <t>KURTULUŞ MAHALLESİ İRFAN GÜMÜŞEL  CADDE NO:12 ( BELEDİYE İŞHANI )/52 _ ADRES NO: 1181596956 OFİS VE İŞYERİ BEYPAZARI/ANKARA</t>
-[...5 lines deleted...]
-    <t>458/99</t>
+    <t>28</t>
   </si>
   <si>
     <t>TÜRKOĞLU DAYANIKLI TÜKETİM MALLARI GIDA İNŞAAT NAKLİYAT SANAYİ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>BEYTEPE MAHALLESİ İRFAN GÜMÜŞEL CADDESİ NO: 59/21 PK:06730 DR.İSMET BİLGİÇ İŞ HANI BEYPAZARI/ANKARA/Türkiye</t>
-[...5 lines deleted...]
-    <t>489/99</t>
+    <t>29</t>
   </si>
   <si>
     <t>KARANFİL DAĞITIM TANITIM VE PAZARLAMA TİCARET LİMİTED ŞİRKETİ BEYPAZARI ŞUBESİ</t>
   </si>
   <si>
-    <t>HACIKARA MAH. ALPARSLAN TÜRKEŞ BUL. NO: 347B BEYPAZARI / ANKARA</t>
-[...5 lines deleted...]
-    <t>498/99</t>
+    <t>30</t>
   </si>
   <si>
     <t>MERVE KUYUMCULUK GÜMÜŞ TURİZM GIDA İTHALAT İHRACAT TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>HACIKARA  HACIKARA 1  NO:6/2 BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>564/00</t>
+    <t>31</t>
   </si>
   <si>
     <t>SEBAHAT TÜRKOĞLU-ELİF GÜMÜŞ</t>
   </si>
   <si>
-    <t>CUMHURİYET MAHALLESİ KÖST YOLU SOKAK NO: 17 PK:06730  BEYPAZARI/ANKARA/Türkiye</t>
-[...5 lines deleted...]
-    <t>565/00</t>
+    <t>32</t>
   </si>
   <si>
     <t>SELFET DÜNDAR-GENÇLER AV BAYİİ</t>
   </si>
   <si>
-    <t>RÜSTEMPAŞA MAH. SULUHAN  NO : 15 BEYPAZARI  ANKARA</t>
-[...11 lines deleted...]
-    <t>687/99</t>
+    <t>47.63.08</t>
+  </si>
+  <si>
+    <t>Avcılık ve balıkçılık teçhizatı ve malzemeleri ile silah ve mühimmat perakende ticareti</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEMSAN MOBİLYA DEKORASYON KUYUMCULUK KARASÖR DAYANIKLI TÜKETİM  MALLARI  TEKSTİL  ZÜCCACİYE  İNŞAAT  SANAYİ VETİCARET LİMİTED.ŞİRKETİ -FATİH ŞUBESİ  </t>
+  </si>
+  <si>
+    <t>47.54.90</t>
+  </si>
+  <si>
+    <t>Belirli Bir Mala Tahsis Edilmiş Mağazalarda Bys. Elektrikli Ev Aletleri Perakende Ticareti (Ev Tipi Hırsız Ve Yangın Alarmı, Tıraş, Dikiş, Dokuma Ve Örgü Makinesi, Fırın, Soba, Radyatör, Ev Tipi Klima Vb.) (Radyo, Tv Ve Fotoğrafçılık Ürünleri Hariç)</t>
+  </si>
+  <si>
+    <t>34</t>
   </si>
   <si>
     <t xml:space="preserve">CEVİZLİ TURİZM GIDA İNŞAAT TAAHHÜT SANAYİ VE TİCARET LİMİTED ŞİRKETİ </t>
   </si>
   <si>
-    <t>KURTULUŞ MAH. MİLLİ EGEMENLİK  NO : 58 BEYPAZARI  ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>47.78.04</t>
   </si>
   <si>
     <t>Hediyelik eşyaların, el işi ürünlerin ve imitasyon takıların perakende ticareti (sanat eserleri hariç)</t>
   </si>
   <si>
-    <t>33</t>
-[...2 lines deleted...]
-    <t>730/00</t>
+    <t>35</t>
   </si>
   <si>
     <t>ÖMER İNAN</t>
   </si>
   <si>
-    <t>MİLLİ EGEMENLİK 210 ADA 42 PARSEL  BEYPAZARI  ANKARA</t>
-[...17 lines deleted...]
-    <t>786/99</t>
+    <t>36</t>
   </si>
   <si>
     <t>SUDEREN KUYUMCULUK TURİZM TARIM HAYVANCILIK İNŞAAT SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>İRFAN GÜMÜŞEL BELEDİYE İŞ HANI NO : 19 BEYPAZARI  ANKARA</t>
-[...5 lines deleted...]
-    <t>792/99</t>
+    <t>37</t>
   </si>
   <si>
     <t>BEY DEKOR MOBİLYA DAYANIKLI TÜKETİM EV TEKSTİLİ OTOMOTİV İNŞAAT NAKLİYAT TURİZM SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>KURTULUŞ MAH. ALPARSLAN TÜRKEŞ BUL. YÖREMIZ 5 SİTESİ NO: 226A/A BEYPAZARI / ANKARA</t>
-[...5 lines deleted...]
-    <t>803/99</t>
+    <t>38</t>
   </si>
   <si>
     <t>İNAN TARIM HAYVANCILIK VETERİNERLİK TEKSTİL GIDA İNŞAAT TURİZM SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>BAŞAĞAÇ EYÜP GÜNDOĞAN   NO:10/A BEYPAZARI/ANKARA</t>
-[...5 lines deleted...]
-    <t>820/00</t>
+    <t>39</t>
   </si>
   <si>
     <t xml:space="preserve">RUHİYE GÖKMEN-MANDUZ KAFE VE YÖRESEL GIDA SARAYI </t>
   </si>
   <si>
-    <t>ZAFER MAH. KALEKAPISI TABAKLAR APT. NO : 1 BEYPAZARI  ANKARA</t>
-[...5 lines deleted...]
-    <t>856/99</t>
+    <t>40</t>
   </si>
   <si>
     <t xml:space="preserve">ÖZ KIRTASİYE BÜRO MALZEMELERİ ELEKTRONİK TURİZM İLETİŞİM GIDA İNŞAAT NAKLİYAT SANAYİ TİCARET LİMİTED ŞİRKETİ  </t>
   </si>
   <si>
-    <t>KURTULUŞ MAH. KEMAL MİLASLI CD.NO:1/B BEYPAZARI  ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>47.62.01</t>
   </si>
   <si>
     <t>Kırtasiye ürünlerinin perakende ticareti</t>
   </si>
   <si>
-    <t>40</t>
-[...2 lines deleted...]
-    <t>922/99</t>
+    <t>41</t>
   </si>
   <si>
     <t>ÖZ KIRTASİYE BÜRO MALZEMELERİ ELEKTRONİK TURİZM İLETİŞİM GIDA İNŞAAT NAKLİYAT SANAYİ TİCARET LİMİTED ŞİRKETİ BEYPAZARI ŞUBESİ</t>
   </si>
   <si>
-    <t>HACIKARA MAH. MEVLEVİ SK. NO : 9/7 BEYPAZARI  ANKARA</t>
-[...5 lines deleted...]
-    <t>929/99</t>
+    <t>42</t>
   </si>
   <si>
     <t xml:space="preserve">BEY-TAT TARIM HAYVANCILIK ÜRETİM GIDA İNŞAAT TURİZM NAKLİYE İTHALAT İHRACAT PAZARLAMA SANAYİ VE TİCARET LİMİTED ŞİRKETİ BEYPAZARI ŞUBESİ </t>
   </si>
   <si>
-    <t>MAH. İRFAN GÜMÜŞEL  NO : 15 BEYPAZARI  ANKARA</t>
-[...5 lines deleted...]
-    <t>955/00</t>
+    <t>43</t>
   </si>
   <si>
     <t>ÖNER GÜLER-ÖNER OPTİK</t>
   </si>
   <si>
-    <t>KURTULUŞ MAHALLESİ MİLLİ EGEMENLİK CAD. ÖMER İNAN APT. SİT.  NO: 33 A/_  BEYPAZARI/ANKARA</t>
-[...11 lines deleted...]
-    <t>958/00</t>
+    <t>47.74.02</t>
+  </si>
+  <si>
+    <t>Gözlük, kontak lens, gözlük camı vb. perakende ticareti</t>
+  </si>
+  <si>
+    <t>44</t>
   </si>
   <si>
     <t>İHSAN YAVAŞ - YAVAŞZADE OPTİK-1</t>
   </si>
   <si>
-    <t>AYVAŞIK MAH. DR.HAMDİ SOYSAL  NO : 2 BEYPAZARI  ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>RAPOR BAŞLIĞI:</t>
   </si>
   <si>
     <t>ÜYE LISTE DETAY RAPORU</t>
   </si>
   <si>
     <t>RAPOR ALINMA TARIHI:</t>
   </si>
   <si>
-    <t>19/01/2026 09:24</t>
+    <t>03/04/2026 07:35</t>
   </si>
   <si>
     <t>**********************</t>
   </si>
   <si>
     <t>RAPOR PARAMETRELERI</t>
   </si>
   <si>
     <t>DEĞERLER</t>
   </si>
   <si>
     <t>aktifAdres</t>
   </si>
   <si>
     <t>Evet</t>
   </si>
   <si>
     <t>askida</t>
   </si>
   <si>
     <t>Hayır</t>
   </si>
   <si>
     <t>meslekGrubu</t>
   </si>
@@ -744,53 +471,50 @@
     <t>5FE6B4C688474D</t>
   </si>
   <si>
     <t>faal</t>
   </si>
   <si>
     <t>prmYetkiliGoster</t>
   </si>
   <si>
     <t>faks</t>
   </si>
   <si>
     <t>odaBorsaNo</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>baskaOdayaKaydiOlan</t>
   </si>
   <si>
     <t>yanyanaYetkili</t>
   </si>
   <si>
     <t>prmOrtakGoster</t>
-  </si>
-[...1 lines deleted...]
-    <t>adresTipi</t>
   </si>
   <si>
     <t>tekrarliTel</t>
   </si>
   <si>
     <t>vergiMatrahi</t>
   </si>
   <si>
     <t>terk</t>
   </si>
   <si>
     <t>cepTel</t>
   </si>
   <si>
     <t>yanyanaOrtak</t>
   </si>
   <si>
     <t>adresEkle</t>
   </si>
   <si>
     <t>telEkle</t>
   </si>
   <si>
     <t>resenMi</t>
   </si>
@@ -1184,1360 +908,1105 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G44"/>
+  <dimension ref="A1:E45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="35.140625" customWidth="1"/>
+    <col min="1" max="1" width="9.42578125" customWidth="1"/>
+    <col min="2" max="2" width="35.140625" customWidth="1"/>
+    <col min="3" max="3" width="17.5703125" customWidth="1"/>
+    <col min="4" max="4" width="20.7109375" customWidth="1"/>
+    <col min="5" max="5" width="35.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+    </row>
+    <row r="2" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="B2" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="E2" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E2" s="3" t="s">
+      <c r="C3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="C4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="C5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="E5" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="3" t="s">
+    </row>
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="C6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="C7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E4" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="E7" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="3" t="s">
+    </row>
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="B8" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="C8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="E5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="C9" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="E9" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="3" t="s">
+    </row>
+    <row r="10" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="B10" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="D6" s="3" t="s">
+      <c r="C10" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="E6" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G6" s="3" t="s">
+      <c r="B11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="3" t="s">
         <v>29</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G7" s="3" t="s">
+      <c r="E25" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="3" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="E26" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="3" t="s">
-[...28 lines deleted...]
-      <c r="D9" s="3" t="s">
+    </row>
+    <row r="27" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="E9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="3" t="s">
+      <c r="E27" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="G9" s="3" t="s">
-[...22 lines deleted...]
-      <c r="G10" s="3" t="s">
+    </row>
+    <row r="28" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="3" t="s">
         <v>29</v>
       </c>
-    </row>
-[...79 lines deleted...]
-      <c r="D14" s="3" t="s">
+      <c r="E31" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="1" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="E14" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A15" s="3" t="s">
+      <c r="E36" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...111 lines deleted...]
-      <c r="A20" s="3" t="s">
+    </row>
+    <row r="37" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="B20" s="3" t="s">
+      <c r="E39" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="C20" s="3" t="s">
-[...31 lines deleted...]
-      <c r="F21" s="3" t="s">
+    </row>
+    <row r="40" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="G21" s="3" t="s">
+      <c r="B40" s="3" t="s">
         <v>115</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="3" t="s">
+      <c r="C40" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="B22" s="3" t="s">
+      <c r="B41" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="C22" s="3" t="s">
+      <c r="C41" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="D22" s="3" t="s">
+      <c r="E41" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="E22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="3" t="s">
+    </row>
+    <row r="42" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="G22" s="3" t="s">
+      <c r="B42" s="3" t="s">
         <v>121</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="3" t="s">
+      <c r="C42" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="B43" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="C23" s="3" t="s">
+      <c r="C43" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="D23" s="3" t="s">
+      <c r="B44" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="E23" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A24" s="3" t="s">
+      <c r="C44" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="B24" s="3" t="s">
+      <c r="E44" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="C24" s="3" t="s">
+    </row>
+    <row r="45" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="D24" s="3" t="s">
+      <c r="B45" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="E24" s="3" t="s">
-[...466 lines deleted...]
-        <v>216</v>
+      <c r="C45" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:B34"/>
+  <dimension ref="A1:B33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>221</v>
+        <v>130</v>
       </c>
       <c r="B1" t="s">
-        <v>222</v>
+        <v>131</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>132</v>
       </c>
       <c r="B2" t="s">
-        <v>224</v>
+        <v>133</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>225</v>
+        <v>134</v>
       </c>
       <c r="B3" t="s">
-        <v>225</v>
+        <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>226</v>
+        <v>135</v>
       </c>
       <c r="B4" t="s">
-        <v>227</v>
+        <v>136</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>228</v>
+        <v>137</v>
       </c>
       <c r="B6" t="s">
-        <v>229</v>
+        <v>138</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>230</v>
+        <v>139</v>
       </c>
       <c r="B7" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>232</v>
+        <v>141</v>
       </c>
       <c r="B8" t="s">
-        <v>233</v>
+        <v>142</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>234</v>
+        <v>143</v>
       </c>
       <c r="B9" t="s">
-        <v>229</v>
+        <v>138</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>235</v>
+        <v>144</v>
       </c>
       <c r="B10" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>236</v>
+        <v>145</v>
       </c>
       <c r="B11" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>237</v>
+        <v>146</v>
       </c>
       <c r="B12" t="s">
-        <v>238</v>
+        <v>147</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>239</v>
+        <v>148</v>
       </c>
       <c r="B13" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>240</v>
+        <v>149</v>
       </c>
       <c r="B14" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>241</v>
+        <v>150</v>
       </c>
       <c r="B15" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>242</v>
+        <v>151</v>
       </c>
       <c r="B16" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>243</v>
+        <v>152</v>
       </c>
       <c r="B17" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>244</v>
+        <v>153</v>
       </c>
       <c r="B18" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>245</v>
+        <v>154</v>
       </c>
       <c r="B19" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>246</v>
+        <v>155</v>
       </c>
       <c r="B20" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>247</v>
+        <v>156</v>
       </c>
       <c r="B21" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>248</v>
+        <v>157</v>
       </c>
       <c r="B22" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>249</v>
+        <v>158</v>
       </c>
       <c r="B23" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>250</v>
+        <v>159</v>
       </c>
       <c r="B24" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>251</v>
+        <v>160</v>
       </c>
       <c r="B25" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>252</v>
+        <v>161</v>
       </c>
       <c r="B26" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>253</v>
+        <v>162</v>
       </c>
       <c r="B27" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>254</v>
+        <v>163</v>
       </c>
       <c r="B28" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>255</v>
+        <v>164</v>
       </c>
       <c r="B29" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>256</v>
+        <v>165</v>
       </c>
       <c r="B30" t="s">
-        <v>231</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>257</v>
+        <v>166</v>
       </c>
       <c r="B31" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>258</v>
+        <v>167</v>
       </c>
       <c r="B32" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>259</v>
+        <v>168</v>
       </c>
       <c r="B33" t="s">
-        <v>231</v>
-[...7 lines deleted...]
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Veriler</vt:lpstr>