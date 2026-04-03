--- v1 (2026-01-24)
+++ v2 (2026-04-03)
@@ -1,1624 +1,883 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\ORTAK\AKREDİTASYON\SOSYAL MEDYA- WEB- SMS\2025 SMS - WEB ÜYE\2025 WEB SAYFASI\ARALIK 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\ORTAK\AKREDİTASYON\SOSYAL MEDYA- WEB- SMS\2025 SMS - WEB ÜYE\2025 WEB SAYFASI\KOMİTELER\NİSAN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4549A51-B434-4D55-BCE0-F4B6C9B71A28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9DB40BE9-B4DC-47A9-9E64-7E1DA3FE75BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Veriler" sheetId="1" r:id="rId1"/>
     <sheet name="Parametreler" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="852" uniqueCount="555">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="591" uniqueCount="307">
   <si>
     <t>SIRA NO</t>
   </si>
   <si>
-    <t>UYE SICIL NO</t>
-[...1 lines deleted...]
-  <si>
     <t>UNVAN</t>
   </si>
   <si>
-    <t>ADRES</t>
-[...1 lines deleted...]
-  <si>
     <t>MESLEK GRUBU</t>
   </si>
   <si>
     <t>NACE FAALIYET KODU</t>
   </si>
   <si>
     <t>NACE FAALIYET ADI</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>008/99</t>
-[...1 lines deleted...]
-  <si>
     <t>ECERLER İNŞAAT TAAHHÜT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Tescil Adresi</t>
-[...4 lines deleted...]
-  <si>
     <t>08. MESLEK GRUBU</t>
   </si>
   <si>
     <t>47.52.02</t>
   </si>
   <si>
     <t>Hırdavat (nalburiye) ve el aletleri perakende ticareti</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>014/99</t>
-[...1 lines deleted...]
-  <si>
     <t>YAKAMOZ İTHALAT İHRACAT İNŞAAT NAKLİYAT TAAHHÜT TARIM ÜRÜNLERİ TURİZM VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>İRFAN GÜMÜŞEL CADDESİ NO: 36 PK:06730 İSMET BİLGİÇ İŞHANI BEYPAZARI/ANKARA/Türkiye</t>
-[...5 lines deleted...]
-    <t>İkamet amaçlı binaların inşaatı (müstakil konutlar, birden çok ailenin oturduğu binalar, gökdelenler vb.nin inşaatı) (ahşap binaların inşaatı hariç)</t>
+    <t>41.00.01</t>
+  </si>
+  <si>
+    <t>İkamet amaçlı binaların inşaatı (ahşap binaların inşaatı hariç)</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>085/99</t>
-[...1 lines deleted...]
-  <si>
     <t>ÇALIŞKANLAR ISI CİHAZLARI SANAYİ VE İNŞAAT TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>KURTULUŞ MAHALLESİ ALPARSLAN TÜRKEŞ BULVARI NO: 246 PK:06730  BEYPAZARI/ANKARA/Türkiye</t>
-[...1 lines deleted...]
-  <si>
     <t>47.52.11</t>
   </si>
   <si>
     <t>Banyo küveti, lavabo, klozet kapağı, tuvalet taşı ve rezervuarı ile seramikten karo ve fayans vb. sıhhi ürünlerin perakende ticareti</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>1001/99</t>
-[...1 lines deleted...]
-  <si>
     <t>KUBA BETON PARKE İNŞAAT TARIM HAYVANCILIK SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
-    <t>SOPÇAALAN MAHALLESİ SOPÇAALAN KÜME EVLERİ BAKICI EVİ APT.  NO: 58/_  BEYPAZARI/ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>42.11.01</t>
   </si>
   <si>
     <t>Oto yollar, kara yolları, şehir içi yollar ve diğer araç veya yaya yollarının inşaatı</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>1026/00</t>
-[...8 lines deleted...]
-    <t>46.73.08</t>
+    <t>ALİ KOCABAŞ</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>SALİH ARSLAN BİRLİK İNŞAAT</t>
+  </si>
+  <si>
+    <t>41.00.03</t>
+  </si>
+  <si>
+    <t>Mevcut ikamet amaçlı olan veya ikamet amaçlı olmayan binaların yeniden düzenlenmesi veya yenilenmesi (büyük çaplı revizyon) (tarihi yapıların restorasyonu hariç)</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>İZZET ERSOY ODAK İNŞAAT YALITIM VE DEKARASYON SİSTEMLERİ</t>
+  </si>
+  <si>
+    <t>41.00.02</t>
+  </si>
+  <si>
+    <t>İkamet amaçlı olmayan binaların inşaatı</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>MURAT USTAOĞLU İNŞAAT NAKLİYE GIDA TURİZM TARIM HAYVANCILIK TAAHHÜT SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>BEY BEL TURİZM İNŞAAT TAAHHÜT NAKLİYAT MADENCİLİK GIDA PETROL ORGANİZASYON TARIM HAYVANCILIK TEKSTİL EMLAK BİLİŞİM ENERJİ SANAYİ DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>ERKA DURU İNŞAAT OTOMOTİV TURİZM MADENCİLİK NAKLİYE SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>YUSUF ÇİFTÇİ</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>MEHMET YAMAN KAAN İNŞAAT VE TAAHHÜT İŞLERİ</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>DURAK KIZIL BEY DURAK İNŞAAT</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>AFA KERESTECİLİK İNŞAAT TAAHHÜT OTOMOTİV GIDA HAYVANCILIK ENERJİ NAKLİYAT SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>47.52.10</t>
+  </si>
+  <si>
+    <t>Ağacın ilk işlenmesinden elde edilen ürünlerin perakende ticareti (kereste, ağaç talaşı ve yongası, kontrplak, yonga ve lifli levhalar (mdf, sunta vb.), parke, ahşap varil, fıçı ve diğer muhafazalar, vb.)</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>YURTTAŞLAR MOTORLU ARAÇLAR ZİRAAT MAKİNALARI ZİRAİ MAHSULLERİ GÜBRE VE NAKLİYECİLİK TİCARET SANAYİ ANONİM ŞİRKETİ BEYPAZARI ŞUBESİ</t>
+  </si>
+  <si>
+    <t>46.61.02</t>
+  </si>
+  <si>
+    <t>Tarım, hayvancılık ve ormancılık makine ve ekipmanları ile aksam ve parçalarının toptan ticareti</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>AREMER ELEKTRİK ENERJİ İNŞAAT NAKLİYE SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>42.22.01</t>
+  </si>
+  <si>
+    <t>Uzun mesafe elektrik hatlarının inşaatı (uzun mesafe yüksek gerilim elektrik iletim hatları ile uzun mesafe yer üstü/altı veya deniz altı iletim hatları)</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>MET AŞ YAPI İNŞAAT GAYRİMENKUL NAKLİYAT HAYVANCILIK MİMARLIK MÜHENDİSLİK TAAHHÜT SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>BESA NAKLİYAT PETROL İNŞAAT İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>47.52.99</t>
+  </si>
+  <si>
+    <t>Başka yerde sınıflandırılmamış inşaat malzemesi perakende ticareti</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>MEHMET ÇUNKAŞ GÜVENİLİR İNŞAAT</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>TANRIVERDİ TAAHHÜT İNŞAAT YAPI MALZEMELERİ GIDA HAYVANCILIK NAKLİYAT SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>ERDA NAKLİYAT İNŞAAT PETROL GIDA TURİZM SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>NASIR ALAN ALAN YAPI</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>ALPER NİGAR ALPEREN İNŞAAT VE TAAHHÜT İŞLERİ</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>BEYPAZARI KAYI İNŞAAT TARIM HAYVANCILIK GIDA ENERJİ TAAHHÜT TAŞIMACILIK İÇ DIŞ TİCARET VE SANAYİ LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>AKIN CEYLAN TARIM GIDA HAYVANCILIK İNŞAAT PETROL NAKLİYAT İTHALAT İHRACAT TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>SINIRLI SORUMLU BEYPAZARI AZMAK KÜÇÜK SANAYİ SİTESİ YAPI KOOPERATİFİ</t>
+  </si>
+  <si>
+    <t>68.12.03</t>
+  </si>
+  <si>
+    <t>İşyeri yapı kooperatiflerinin faaliyetleri</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>BEYTÜRK EMLAK ENERJİ İNŞAAT MADEN NAKLİYAT TAAHHÜT VE TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>GÜMÜŞ GRUP HAZIR BETON İNŞAAT NAKLİYE OTOMOTİV İÇ VE DIŞ TİCARET SANAYİ LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>MUSTAFA AÇIKGÖZ İNŞAAT TAAHHÜT MÜHENDİSLİK MÜŞAVİRLİK MÜTEAHHİTLİK SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>SINIRLI SORUMLU ANKARA PANCAR EKİCİLERİ KOOPERATİFİ BEYPAZARI SATIŞ MAĞAZASI ŞUBESİ</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>ATAKYÜCEL MÜHENDİSLİK İNŞAAT TAAHHÜT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>ELİBOLBEY İNŞAAT MALZEMELERİ İNŞAAT TAAHHÜT TARIM TARIM MAKİNALARI SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>TASFİYE HALİNDE SINIRLI SORUMLU YILDIZ TEPESİ KONAKLARI KONUT YAPI KOOPERATİFİ</t>
+  </si>
+  <si>
+    <t>68.12.02</t>
+  </si>
+  <si>
+    <t>Konut yapı kooperatiflerinin faaliyetleri</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>SINIRLI SORUMLU BEYPAZARI OTO GALERİCİLERİ TOPLU İŞYERİ YAPI KOOPERATİFİ</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>SİZE MİMARLIK MÜHENDİSLİK İNŞAAT GIDA SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>BAŞERLER KİRALAMA TARIM İNŞAAT OTOMOTİV SANAYİ VE TİCARET ANONİM ŞİRKETİ BEYPAZARI ŞUBESİ</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>İLKOTERM İZOLASYON YAPI MALZEMELERİ İNŞAAT VE GIDA SANAYİ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>46.83.10</t>
   </si>
   <si>
     <t>Tuğla, kiremit, briket, kaldırım taşı vb. inşaat malzemeleri toptan ticareti</t>
   </si>
   <si>
-    <t>6</t>
-[...254 lines deleted...]
-    <t>HACIKARA MAHALLESİ Ş.SADIK EKİZ SOKAK NO: 19/A PK:06730  BEYPAZARI/ANKARA/Türkiye</t>
+    <t>38</t>
+  </si>
+  <si>
+    <t>BEYBOL İNŞAAT VE İNŞAAT MALZEMELERİ HAFRİYAT TAAHHÜT GIDA TARIM NAKLİYE OTOMOTİV SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>46.83.01</t>
+  </si>
+  <si>
+    <t>Çimento, alçı, harç, kireç, mozaik vb. inşaat malzemeleri toptan ticareti</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>YK TURKUAZ TURİZM İNŞAAT TARIM GIDA ENERJİ LOJİSTİK SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>MUHAMMET İKİZOĞLU</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>SINIRLI SORUMLU BEYPAZARI DURU KONUT YAPI KOOPERATİFİ</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>MYH ARSLANLAR YAPI GRUP İNŞAAT OTOMOTİV NAKLİYE TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>CİHAN ÇAĞLAYAN BEYPA YAPI</t>
+  </si>
+  <si>
+    <t>47.52.15</t>
+  </si>
+  <si>
+    <t>Demirden veya çelikten merkezi ısıtma radyatörleri, merkezi ısıtma kazanları (kombiler dahil) ile bunların parçalarının perakende ticareti (buhar jeneratörleri ve kızgın su üreten kazanlar hariç)</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>ÇALIŞKANLAR ISI CİHAZLARI SANAYİ VE İNŞAAT TİCARET LİMİTED ŞİRKETİ BEYSAN ŞUBESİ</t>
+  </si>
+  <si>
+    <t>47.52.03</t>
+  </si>
+  <si>
+    <t>Boya, vernik, lak, solvent vb. ürünlerin perakende ticareti</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>GÜLPAR İNŞAAT AKARYAKIT OTOMOTİV GIDA TAŞIMACILIK TEKSTİL TARIM HAYVANCILIK SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>42.11.02</t>
+  </si>
+  <si>
+    <t>Yol yüzeylerinin asfaltlanması ve onarımı, kaldırım, kasis, bisiklet yolu vb.lerin inşaatı</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>ARKVEL İNŞAAT TAAHHÜT NAKLİYAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>KARAMAN GRUP PVC CAM İNŞAAT HAYVANCILIK SANAYİ TİCARET LİMİTED ŞİRKETİ BEYPAZARI ŞUBESİ</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>YILDIZLI MAKİNA METAL HIRDAVAT İNŞAAT GIDA NAKLİYE OTOMOTİV İTHALAT İHRACAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>46.64.16</t>
+  </si>
+  <si>
+    <t>Makine ve ekipmanlarla ilgili aksam ve parçaların toptan ticareti (motorlu kara taşıtları için olanlar hariç)</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>SINIRLI SORUMLU BEYPAZARI VADİ KONUT YAPI KOOPERATİFİ</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>TUNCEL LOJİSTİK İNŞAAT TARIM VE HAYVANCILIK TAŞIMACILIK SANAYİ İÇ VE DİŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>47.52.01</t>
+  </si>
+  <si>
+    <t>Çimento, alçı, harç, kireç, tuğla, kiremit, briket, taş, kum, çakıl vb. inşaat malzemeleri perakende ticareti</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>SERTÜRK OTOMOTİV NAKLİYAT İNŞAAT SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>SINIRLI SORUMLU BEYPAZARI EREN KONUT YAPI KOOPERATİFİ</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>SINIRLI SORUMLU YAŞAMKENT BEYPAZARI KONUT YAPI KOOPERATİFİ</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>HÜSEYİN SONER KORKMAZ</t>
   </si>
   <si>
     <t>47.54.03</t>
   </si>
   <si>
     <t>Evde kullanım amaçlı elektrik tesisat malzemesi perakende ticareti</t>
   </si>
   <si>
-    <t>24</t>
-[...433 lines deleted...]
-  <si>
     <t>55</t>
   </si>
   <si>
-    <t>1391/99</t>
-[...11 lines deleted...]
-    <t>Çimento, alçı, harç, kireç, tuğla, kiremit, briket, taş, kum, çakıl vb. inşaat malzemeleri perakende ticareti</t>
+    <t>DEADİA İNŞAAT MÜHENDİSLİK SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>1410/99</t>
-[...5 lines deleted...]
-    <t>HACIKARA MAH. ŞEHİT ÜMİT BÖLÜKOĞLU CAD. NO: 12 İÇ KAPI NO: 23 BEYPAZARI / ANKARA</t>
+    <t>NURKAY BOĞA ÇOBANOĞLU İNŞAAT</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>1411/99</t>
-[...5 lines deleted...]
-    <t>BAŞAĞAÇ MAH. ESEN SK. NO: 4 İÇ KAPI NO: 1 BEYPAZARI / ANKARA</t>
+    <t>VSB TRAKTÖR OTOMOTİV ANONİM ŞİRKETİ BEYPAZARI AYVAŞIK ŞUBESİ</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>1416/99</t>
-[...5 lines deleted...]
-    <t>BAŞAĞAÇ MAH. KURUÇAY MEVKİİ KÜME EVLERİ NO: 10A BEYPAZARI / ANKARA</t>
+    <t>İM KÖSE MADENCİLİK İNŞAAT SANAYİ VE TİCARET ANONİM ŞİRKETİ BEYPAZARI ŞUBESİ</t>
+  </si>
+  <si>
+    <t>42.22.02</t>
+  </si>
+  <si>
+    <t>Enerji santralleri inşaatı (hidroelektrik santrali, termik santral, güneş ve rüzgar santrali, nükleer enerji üretim santralleri vb.)</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>1418/00</t>
-[...5 lines deleted...]
-    <t>KURTULUŞ MAH. MİLLİ EGEMENLİK CAD. NO: 25 İÇ KAPI NO: 4 BEYPAZARI / ANKARA</t>
+    <t>TAMER ÖZDEMİR TAMER İNŞAAT</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>1424/99</t>
-[...5 lines deleted...]
-    <t>BAŞAĞAÇ MAH. ÜLKÜ SK. NO: 2A BEYPAZARI / ANKARA</t>
+    <t>MUSTAFA GÜNAY GNY İNŞAAT</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>1428/00</t>
-[...5 lines deleted...]
-    <t>BAŞAĞAÇ MAH. SEFA SK. NO: 2C BEYPAZARI / ANKARA</t>
+    <t>BEYBAŞARAN SONDAJ HAYVANCILIK İNŞAAT NAKLİYAT MADENCİLİK SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>42.21.02</t>
+  </si>
+  <si>
+    <t>Su kuyusu açma ve septik sistem kurulum faaliyetleri (kuyu, artezyen vb.)</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>1429/99</t>
-[...5 lines deleted...]
-    <t>AYVAŞIK MAH. ŞEYH ŞAMİL CAD. NO: 1 İÇ KAPI NO: 1 BEYPAZARI / ANKARA</t>
+    <t>ALCE AMBALAJ İNŞAAT NAKLİYE TARIM PETROL SANAYİ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>1430/99</t>
-[...11 lines deleted...]
-    <t>Enerji santralleri inşaatı (hidroelektrik santrali, termik santral, güneş ve rüzgar santrali, nükleer enerji üretim santralleri vb.)</t>
+    <t>SICAKYÜZ TAAHHÜT NAKLİYAT İNŞAAT VE SANAYİ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>1436/00</t>
-[...5 lines deleted...]
-    <t>BAŞAĞAÇ MAH. 8 CAD. A BLOK NO: 25AB BEYPAZARI / ANKARA</t>
+    <t>SINIRLI SORUMLU BEYPAZARI KAAN KONUT YAPI KOOPERATİFİ</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>1437/00</t>
-[...5 lines deleted...]
-    <t>KURTULUŞ MAH. ÇAYIRHAN YOLU ÜZERİ SK. NO: 36A BEYPAZARI / ANKARA</t>
+    <t>ERCAN YATIRIM TİCARET ANONİM ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>68.31.01</t>
+  </si>
+  <si>
+    <t>Gayrimenkul faaliyetleri için aracılık hizmeti faaliyetleri</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>1439/99</t>
-[...11 lines deleted...]
-    <t>Su kuyusu açma ve septik sistem kurulum faaliyetleri (kuyu, artezyen vb.)</t>
+    <t>ALİ AÇIKGÖZ ACK İNŞAAT</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>1440/99</t>
-[...5 lines deleted...]
-    <t>BEYTEPE MAH. İRFAN GÜMÜŞEL CAD. NO: 59 İÇ KAPI NO: 54 BEYPAZARI / ANKARA</t>
+    <t>ATİLLA YÜCEL HAKAN İNŞAAT</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>1442/99</t>
-[...5 lines deleted...]
-    <t>HACIKARA MAH. YUNUS EMRE SK. NO: 7A BEYPAZARI / ANKARA</t>
+    <t>İLKER UZUNOĞLU UZUNOĞLU İNŞAAT</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>1448/99</t>
-[...2 lines deleted...]
-    <t>SINIRLI SORUMLU BEYPAZARI KAAN KONUT YAPI KOOPERATİFİ</t>
+    <t>SINIRLI SORUMLU BEY ÇAMLIK KONUT YAPI KOOPERATİFİ</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>1450/99</t>
-[...14 lines deleted...]
-    <t>111</t>
+    <t>SARIHANBEY GRUP İNŞAAT TARIM VE HAYVANCILIK SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>1452/00</t>
-[...5 lines deleted...]
-    <t>BAŞAĞAÇ MAH. 3 CAD. NO: 2C/B BEYPAZARI / ANKARA</t>
+    <t>EMRE DEMİREL MİMARLIK MÜHENDİSLİK İNŞAAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>1460/00</t>
-[...5 lines deleted...]
-    <t>KURTULUŞ MAH. KÖROĞLU CAD. NO: 3A BEYPAZARI / ANKARA</t>
+    <t>BEYMİR GIDA TARIM HAYVANCILIK İNŞAAT TAAHHÜT İTHALAT İHRACAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>1463/00</t>
-[...5 lines deleted...]
-    <t>KURTULUŞ MAH. ŞAİR FUZULİ SK. NO: 8 İÇ KAPI NO: 1 BEYPAZARI / ANKARA</t>
+    <t>E S A LİFT ASANSÖR SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>43.24.01</t>
+  </si>
+  <si>
+    <t>Asansörlerin, yürüyen merdivenlerin, yürüyen yolların, otomatik ve döner kapıların onarım ve bakımı dahil kurulum işleri</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>1467/99</t>
-[...5 lines deleted...]
-    <t>HACIKARA MAH. ABDÜL HAMİTHAN SK. NO: 11A BEYPAZARI / ANKARA</t>
+    <t>ALKANLAR İNŞAAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ BEYPAZARI ŞUBESİ</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>1468/99</t>
-[...5 lines deleted...]
-    <t>BEYTEPE MAH. DEVELİK SK. NO: 5 BEYPAZARI / ANKARA</t>
+    <t>GÖÇMEN ASANSÖR SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>1473/99</t>
-[...5 lines deleted...]
-    <t>HACIKARA MAH. KARAPINAR KIRBAŞIYOLU ÜZ. KÜME EVLERİ NO: 25/1 BEYPAZARI / ANKARA</t>
+    <t>TOLGAHAN ÇELİK MAVİŞ İNŞAAT YAPI</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>1484/99</t>
-[...5 lines deleted...]
-    <t>BEYTEPE MAH. DEVELİK SK. ERDEMLI IŞ HANI NO: 24 İÇ KAPI NO: 1 BEYPAZARI / ANKARA</t>
+    <t>VERSA TAAHHÜT NAKLİYAT YAPI İNŞAAT GIDA DANIŞMANLIK İÇ VE DIŞ TİCARET SANAYİ LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>1485/99</t>
-[...5 lines deleted...]
-    <t>AYVAŞIK MAH. MEHMET CENGİZ ÖZALP BUL. NO: 41/1A BEYPAZARI / ANKARA</t>
+    <t>SINIRLI SORUMLU KORKMAZBEY KONUT YAPI KOOPERATİFİ</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>1486/99</t>
-[...11 lines deleted...]
-    <t>Asansörlerin, yürüyen merdivenlerin, yürüyen yolların, otomatik ve döner kapıların bakım ve onarımı dahil kurulum işleri</t>
+    <t>AYZE TAAHHÜT NAKLİYE İNŞAAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>1487/99</t>
-[...5 lines deleted...]
-    <t>HACIKARA MAH. FATİH CAD. NO: 143B BEYPAZARI / ANKARA</t>
+    <t>FARUK ALAN</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>1490/99</t>
-[...5 lines deleted...]
-    <t>HACIKARA MAH. ALPARSLAN TÜRKEŞ BUL. NO: 149A BEYPAZARI / ANKARA</t>
+    <t>MUSTAFA ARSLAN ARSLANLAR İNŞAAT</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>1496/00</t>
-[...5 lines deleted...]
-    <t>AYVAŞIK MAH. KUMSÜREN SAĞ KÜME EVLERİ NO: 42 İÇ KAPI NO: 2 BEYPAZARI / ANKARA</t>
+    <t>USTAOĞLU İNŞAAT VE NAKLİYAT TİCARET LİMİTED ŞİRKETİ ŞADIRVAN ŞUBESİ</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>1497/99</t>
-[...5 lines deleted...]
-    <t>KURTULUŞ MAH. MİLLİ EGEMENLİK CAD. NO: 61 İÇ KAPI NO: 5 BEYPAZARI / ANKARA</t>
+    <t>SINIRLI SORUMLU BEYPAZARI BULVAR KONUT YAPI KOOPERATİFİ</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>1503/99</t>
-[...5 lines deleted...]
-    <t>KURTULUŞ MAH. ACUN SK. NO: 4 İÇ KAPI NO: 2 BEYPAZARI / ANKARA</t>
+    <t>SINIRLI SORUMLU BEYPAZARI PETEK KONUT YAPI KOOPERATİFİ</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>244/99</t>
-[...5 lines deleted...]
-    <t>BOSTANCILAR SOKAK NO: 65 PK:06730  BEYPAZARI/ANKARA/Türkiye</t>
+    <t>SINIRLI SORUMLU BEYPAZARI GÜRBÜZ KENT KONUT YAPI KOOPERATİFİ</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>257/99</t>
-[...5 lines deleted...]
-    <t>BELEDİYE İŞ HANI NO:3506730BEYPAZARI BELEDİYE İŞ HANI BEYPAZARI/ANKARA/Türkiye</t>
+    <t>SINIRLI SORUMLU ÇAYIRLIOĞLU KONUT YAPI KOOPERATİFİ</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>258/99</t>
-[...5 lines deleted...]
-    <t>MİLLİ EGEMENLİK CD.NO : 39/4 BEYPAZARI  ANKARA</t>
+    <t>TASFİYE HALİNDE SINIRLI SORUMLU BEYPAZARI ÖZTAŞ KONUT YAPI KOOPERATİFİ</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>285/99</t>
-[...5 lines deleted...]
-    <t>KURTULUŞ MAHALLESİ MİLLİ EGEMENLİK  CADDE NO:141 B /1 _ ADRES NO: 2837243522 MESKEN BEYPAZARI/ANKARA</t>
+    <t>MURAT ERDOĞAN</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>304/99</t>
-[...5 lines deleted...]
-    <t>BEYPAZARI BEYPAZARI/ANKARA/Türkiye</t>
+    <t>DURSUN ASLAN-ASLAN İNŞAAT</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>309/99</t>
-[...5 lines deleted...]
-    <t>ESKİ HÜKÜMET CADDESİ NO: 10/19  PK:06730 TÜTÜNCÜOĞLU İŞ HANI BEYPAZARI/ANKARA/Türkiye</t>
+    <t xml:space="preserve">YILMAZLAR İNŞAAT HIRDAVAT AMBALAJ GIDA NAKLİYAT TİCARET LİMİTED ŞİRKETİ  </t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>395/00</t>
-[...5 lines deleted...]
-    <t>AYVAŞIK MAHALLESİ ŞEHİT YILMAZ TANRISEVER  CADDE NO:30 /- _ ADRES NO: 1386111874 MESKEN BEYPAZARI/ANKARA</t>
+    <t>VİZYON ELEKTRİK TAAHHÜT İNŞAAT NAKLİYAT TURİZM GIDA DAYANIKLI TÜKETİM MALLARI SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>475/00</t>
-[...5 lines deleted...]
-    <t>CUMHURİYET MH. MAH. DİK ÇAKMAK SK.  NO : 7 BEYPAZARI  ANKARA</t>
+    <t>HASAN KILIÇ İNŞAAT PETROL NAKLİYAT HAYVANCILIK TARIM GIDA TURİZM SANAYİ İÇ VE DIŞ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>477/99</t>
-[...5 lines deleted...]
-    <t>KURTULUŞ  MAH. MİLLİ EGEMENLİK CD.  NO : 24 /2 BEYPAZARI  ANKARA</t>
+    <t>HAMDİ YÜCEL-YÜCEL KIRAATHANESİ-MÜTEAHHİT</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>570/99</t>
-[...5 lines deleted...]
-    <t>- BEYPAZARI/ANKARA/Türkiye</t>
+    <t>ŞEFİK DOĞAN-DOĞANBEY ORMAN İÇİ DOĞA TURİZM KONAKLAMA TESİSİ</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>574/99</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">  </t>
+    <t>ÇALIŞKANLAR GAYRİMENKUL İNŞAAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>576/99</t>
-[...5 lines deleted...]
-    <t>HACIKARA MAHALLESİ CEVAT KÖPRÜCÜ CAD.  NO: 17 D  BEYPAZARI/ANKARA</t>
+    <t>DATAY METAL MADEN ENERJİ PETROL NAKLİYAT TAAHHÜT İNŞAAT TİCARET LİMİTED ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>46.87.01</t>
+  </si>
+  <si>
+    <t>Atık ve hurda toptan ticareti (metal olanlar) (kağıt, cam, plastik vb. ikincil hammaddeler hariç)</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>592/99</t>
-[...5 lines deleted...]
-    <t>AYVAŞIK MH.KÜME EVLERİ NO:18 BEYPAZARI/ANKARA</t>
+    <t>AYMET TURİZM TARIM NAKLİYAT İNŞAAT PETROL SANAYİ VE TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>612/00</t>
-[...5 lines deleted...]
-    <t>BEYTEPE MAH. SULUHAN  NO : 1 BEYPAZARI  ANKARA</t>
+    <t>DURSUN TANRIVERDİ-TANRIVERDİ İNŞAAT</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>705/00</t>
-[...5 lines deleted...]
-    <t>GEYİKPINAR KÖYÜ 1 PARSEL BEYPAZARI/ANKARA/Türkiye</t>
+    <t>BEYPAZARI FATİH CAMİ YAPTIRMA VE YAŞATMA DERNEĞİ- FATİH KİTAP KIRTASİYE İŞLETMESİ</t>
+  </si>
+  <si>
+    <t>68.20.02</t>
+  </si>
+  <si>
+    <t>Kendine ait veya kiralanan gayrimenkulün kiralanması ve işletilmesi</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>715/99</t>
-[...5 lines deleted...]
-    <t>KURTULUŞ MAH. ÖNER SK. ÇALIŞKANLAR APT BLOK  NO: 33  İÇ KAPI NO: 2 BEYPAZARI / ANKARA</t>
+    <t>BEY ÖNDERLER ORMANCILIK NAKLİYAT İNŞAAT TARIM VE HAYVANCILIK MADENCİLİK TURİZM SANAYİ TİCARET LİMİTED ŞİRKETİ</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>729/99</t>
-[...11 lines deleted...]
-    <t>Atık ve hurda toptan ticareti (metal olanlar) (kağıt, cam, plastik vb. ikincil hammaddeler hariç)</t>
+    <t xml:space="preserve">LİMOS İNŞAAT OTOMOTİV ELEKTRİK HAYVANCILIK TARIM TURİZM SANAYİ VE TİCARET LİMİTED ŞİRKETİ </t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>745/99</t>
-[...5 lines deleted...]
-    <t>KURTULUŞ MAH. MİLLİ EGEMENLİK  NO : 39 BEYPAZARI  ANKARA</t>
+    <t xml:space="preserve">AKGÜNLER OTOMOTİV PETROL TAŞIMACILIK İNŞAAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ-BEYPAZARI ŞUBESİ </t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>754/00</t>
-[...5 lines deleted...]
-    <t>BAŞAĞAÇ MAHALLESİ ELİF SK. A.DAĞLIOĞLU VE ORT. SİT. A BLOK APT.  NO: 20/29  BEYPAZARI/ANKARA</t>
+    <t>BÜNYAMİN ÖZDEMİR-DAMLA İNŞAAT</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>768/99</t>
-[...88 lines deleted...]
-  <si>
     <t>MEHMET ALAN-ALAN İNŞAAT</t>
   </si>
   <si>
-    <t>KURTULUŞ MAH. ÖNER SK.  NO: 3  İÇ KAPI NO: 2 BEYPAZARI / ANKARA</t>
-[...1 lines deleted...]
-  <si>
     <t>RAPOR BAŞLIĞI:</t>
   </si>
   <si>
     <t>ÜYE LISTE DETAY RAPORU</t>
   </si>
   <si>
     <t>RAPOR ALINMA TARIHI:</t>
   </si>
   <si>
-    <t>19/01/2026 09:29</t>
+    <t>03/04/2026 07:37</t>
   </si>
   <si>
     <t>**********************</t>
   </si>
   <si>
     <t>RAPOR PARAMETRELERI</t>
   </si>
   <si>
     <t>DEĞERLER</t>
   </si>
   <si>
     <t>aktifAdres</t>
   </si>
   <si>
     <t>Evet</t>
   </si>
   <si>
     <t>askida</t>
   </si>
   <si>
     <t>Hayır</t>
   </si>
   <si>
     <t>meslekGrubu</t>
   </si>
@@ -1628,93 +887,90 @@
   <si>
     <t>faal</t>
   </si>
   <si>
     <t>prmYetkiliGoster</t>
   </si>
   <si>
     <t>faks</t>
   </si>
   <si>
     <t>odaBorsaNo</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>baskaOdayaKaydiOlan</t>
   </si>
   <si>
     <t>yanyanaYetkili</t>
   </si>
   <si>
     <t>prmOrtakGoster</t>
   </si>
   <si>
-    <t>adresTipi</t>
-[...1 lines deleted...]
-  <si>
     <t>tekrarliTel</t>
   </si>
   <si>
     <t>vergiMatrahi</t>
   </si>
   <si>
     <t>terk</t>
   </si>
   <si>
     <t>cepTel</t>
   </si>
   <si>
     <t>yanyanaOrtak</t>
   </si>
   <si>
     <t>adresEkle</t>
   </si>
   <si>
     <t>telEkle</t>
   </si>
   <si>
     <t>resenMi</t>
   </si>
   <si>
+    <t>tasfiye</t>
+  </si>
+  <si>
     <t>buroTel</t>
   </si>
   <si>
-    <t>tasfiye</t>
-[...1 lines deleted...]
-  <si>
     <t>yazismaAdresi</t>
   </si>
   <si>
     <t>epostaGoster</t>
   </si>
   <si>
+    <t>isTel</t>
+  </si>
+  <si>
     <t>evTel</t>
-  </si>
-[...1 lines deleted...]
-    <t>isTel</t>
   </si>
   <si>
     <t>etiket</t>
   </si>
   <si>
     <t>organUyesiOlanlar</t>
   </si>
   <si>
     <t>birincilTel</t>
   </si>
   <si>
     <t>webEkle</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1739,60 +995,67 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
@@ -2068,2924 +1331,2125 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G112"/>
+  <dimension ref="A1:E105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="35.140625" customWidth="1"/>
+    <col min="1" max="1" width="10.28515625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="35.140625" customWidth="1"/>
+    <col min="3" max="3" width="17.5703125" style="6" customWidth="1"/>
+    <col min="4" max="4" width="20.85546875" style="6" customWidth="1"/>
+    <col min="5" max="5" width="35.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+    </row>
+    <row r="2" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="B2" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="E2" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A3" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E2" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G2" s="3" t="s">
+      <c r="C3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="C4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="E4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="3" t="s">
+    </row>
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="3" t="s">
+      <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="3" t="s">
+      <c r="C5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="E5" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="3" t="s">
+    </row>
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="B6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="C6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="C7" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="5" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="E7" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="3" t="s">
+    </row>
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="B8" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="C8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="3" t="s">
+      <c r="E8" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="G5" s="3" t="s">
+    </row>
+    <row r="9" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="C9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="B10" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="3" t="s">
+      <c r="C10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="E6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="3" t="s">
+      <c r="B11" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="G6" s="3" t="s">
+      <c r="C11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B12" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="3" t="s">
+      <c r="C12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="B13" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="C13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="E7" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="3" t="s">
+      <c r="B14" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="G7" s="3" t="s">
+      <c r="C14" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="B15" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="C15" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="E15" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D8" s="3" t="s">
+    </row>
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="E8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="3" t="s">
+      <c r="B16" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="3" t="s">
+      <c r="C16" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="5" t="s">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="E16" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="3" t="s">
+    </row>
+    <row r="17" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="C9" s="3" t="s">
+      <c r="B17" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="D9" s="3" t="s">
+      <c r="C17" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E9" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="3" t="s">
+      <c r="E17" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A27" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A29" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A31" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>51</v>
       </c>
-    </row>
-[...42 lines deleted...]
-      <c r="G11" s="3" t="s">
+      <c r="E31" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A33" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A37" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>51</v>
       </c>
-    </row>
-[...142 lines deleted...]
-      <c r="B18" s="3" t="s">
+      <c r="E37" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A39" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A41" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="C18" s="3" t="s">
+      <c r="E42" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="D18" s="3" t="s">
-[...91 lines deleted...]
-      <c r="D22" s="3" t="s">
+    </row>
+    <row r="43" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="E22" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A23" s="3" t="s">
+      <c r="B43" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="C43" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A44" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="C23" s="3" t="s">
+      <c r="B44" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="D23" s="3" t="s">
+      <c r="C44" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="E23" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A24" s="3" t="s">
+      <c r="E44" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="B24" s="3" t="s">
+    </row>
+    <row r="45" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A45" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="B45" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="D24" s="3" t="s">
+      <c r="C45" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="E24" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="3" t="s">
+      <c r="E45" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="G24" s="3" t="s">
+    </row>
+    <row r="46" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A46" s="5" t="s">
         <v>127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="3" t="s">
+      <c r="B46" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="C46" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="C25" s="3" t="s">
+      <c r="E46" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="D25" s="3" t="s">
+    </row>
+    <row r="47" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A47" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="E25" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A26" s="3" t="s">
+      <c r="B47" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="B26" s="3" t="s">
+      <c r="C47" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A48" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="C26" s="3" t="s">
+      <c r="B48" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="D26" s="3" t="s">
+      <c r="C48" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="E26" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A27" s="3" t="s">
+      <c r="B49" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B27" s="3" t="s">
+      <c r="C49" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="C27" s="3" t="s">
+      <c r="E49" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="D27" s="3" t="s">
+    </row>
+    <row r="50" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A50" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="E27" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A28" s="3" t="s">
+      <c r="B50" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="C50" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A51" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="C28" s="3" t="s">
+      <c r="B51" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="D28" s="3" t="s">
+      <c r="C51" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="E28" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="3" t="s">
+      <c r="E51" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="G28" s="3" t="s">
+    </row>
+    <row r="52" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A52" s="5" t="s">
         <v>145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="3" t="s">
+      <c r="B52" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="B29" s="3" t="s">
+      <c r="C52" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A53" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="C29" s="3" t="s">
+      <c r="B53" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="D29" s="3" t="s">
+      <c r="C53" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A54" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="E29" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="3" t="s">
+      <c r="B54" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="G29" s="3" t="s">
+      <c r="C54" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A55" s="5" t="s">
         <v>151</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="3" t="s">
+      <c r="B55" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="B30" s="3" t="s">
+      <c r="C55" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="C30" s="3" t="s">
+      <c r="E55" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="D30" s="3" t="s">
+    </row>
+    <row r="56" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A56" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="E30" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="3" t="s">
+      <c r="B56" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="B31" s="3" t="s">
+      <c r="C56" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A57" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="C31" s="3" t="s">
+      <c r="B57" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="D31" s="3" t="s">
+      <c r="C57" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A58" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="E31" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A32" s="3" t="s">
+      <c r="B58" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="B32" s="3" t="s">
+      <c r="C58" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A59" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="C32" s="3" t="s">
+      <c r="B59" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="D32" s="3" t="s">
+      <c r="C59" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="E32" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A33" s="3" t="s">
+      <c r="E59" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="B33" s="3" t="s">
+    </row>
+    <row r="60" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A60" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="C33" s="3" t="s">
+      <c r="B60" s="3" t="s">
         <v>166</v>
       </c>
-      <c r="D33" s="3" t="s">
+      <c r="C60" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A61" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="E33" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="3" t="s">
+      <c r="B61" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="G33" s="3" t="s">
+      <c r="C61" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A62" s="5" t="s">
         <v>169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="3" t="s">
+      <c r="B62" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="B34" s="3" t="s">
+      <c r="C62" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="C34" s="3" t="s">
+      <c r="E62" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="D34" s="3" t="s">
+    </row>
+    <row r="63" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A63" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="E34" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="3" t="s">
+      <c r="B63" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="G34" s="3" t="s">
+      <c r="C63" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A64" s="5" t="s">
         <v>175</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="3" t="s">
+      <c r="B64" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="B35" s="3" t="s">
+      <c r="C64" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A65" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="C35" s="3" t="s">
+      <c r="B65" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="D35" s="3" t="s">
+      <c r="C65" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A66" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="E35" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A36" s="3" t="s">
+      <c r="B66" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="B36" s="3" t="s">
+      <c r="C66" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="C36" s="3" t="s">
+      <c r="E66" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="D36" s="3" t="s">
+    </row>
+    <row r="67" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A67" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="E36" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A37" s="3" t="s">
+      <c r="B67" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="B37" s="3" t="s">
+      <c r="C67" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A68" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="C37" s="3" t="s">
+      <c r="B68" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="D37" s="3" t="s">
+      <c r="C68" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A69" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="E37" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="3" t="s">
+      <c r="B69" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="G37" s="3" t="s">
+      <c r="C69" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A70" s="5" t="s">
         <v>189</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="3" t="s">
+      <c r="B70" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="B38" s="3" t="s">
+      <c r="C70" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A71" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="C38" s="3" t="s">
+      <c r="B71" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="D38" s="3" t="s">
+      <c r="C71" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A72" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="E38" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A39" s="3" t="s">
+      <c r="B72" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="B39" s="3" t="s">
+      <c r="C72" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A73" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="C39" s="3" t="s">
+      <c r="B73" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="D39" s="3" t="s">
+      <c r="C73" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A74" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="E39" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A40" s="3" t="s">
+      <c r="B74" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="B40" s="3" t="s">
+      <c r="C74" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="C40" s="3" t="s">
+      <c r="E74" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="D40" s="3" t="s">
+    </row>
+    <row r="75" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A75" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="E40" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A41" s="3" t="s">
+      <c r="B75" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="B41" s="3" t="s">
+      <c r="C75" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A76" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="C41" s="3" t="s">
+      <c r="B76" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="D41" s="3" t="s">
+      <c r="C76" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A77" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="E41" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A42" s="3" t="s">
+      <c r="B77" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="B42" s="3" t="s">
+      <c r="C77" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A78" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="C42" s="3" t="s">
+      <c r="B78" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="D42" s="3" t="s">
+      <c r="C78" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A79" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="E42" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="3" t="s">
+      <c r="B79" s="3" t="s">
         <v>210</v>
       </c>
-      <c r="G42" s="3" t="s">
+      <c r="C79" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A80" s="5" t="s">
         <v>211</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="3" t="s">
+      <c r="B80" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="B43" s="3" t="s">
+      <c r="C80" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A81" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="C43" s="3" t="s">
+      <c r="B81" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="D43" s="3" t="s">
+      <c r="C81" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A82" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="E43" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G43" s="3" t="s">
+      <c r="B82" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A83" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A84" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A85" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A86" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A87" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A88" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A89" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A90" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A91" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A92" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A93" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A94" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A95" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A96" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A97" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A98" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A99" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A100" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A101" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A102" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A103" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="5" t="s">
         <v>51</v>
       </c>
-    </row>
-[...226 lines deleted...]
-      <c r="G53" s="3" t="s">
+      <c r="E103" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A104" s="5" t="s">
         <v>264</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="3" t="s">
+      <c r="B104" s="3" t="s">
         <v>265</v>
       </c>
-      <c r="B54" s="3" t="s">
+      <c r="C104" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A105" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="C54" s="3" t="s">
+      <c r="B105" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="D54" s="3" t="s">
-[...1173 lines deleted...]
-        <v>485</v>
+      <c r="C105" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>13</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>13</v>
-[...166 lines deleted...]
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:B34"/>
+  <dimension ref="A1:B33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>515</v>
+        <v>268</v>
       </c>
       <c r="B1" t="s">
-        <v>516</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>517</v>
+        <v>270</v>
       </c>
       <c r="B2" t="s">
-        <v>518</v>
+        <v>271</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>519</v>
+        <v>272</v>
       </c>
       <c r="B3" t="s">
-        <v>519</v>
+        <v>272</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>520</v>
+        <v>273</v>
       </c>
       <c r="B4" t="s">
-        <v>521</v>
+        <v>274</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>522</v>
+        <v>275</v>
       </c>
       <c r="B6" t="s">
-        <v>523</v>
+        <v>276</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>524</v>
+        <v>277</v>
       </c>
       <c r="B7" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>526</v>
+        <v>279</v>
       </c>
       <c r="B8" t="s">
-        <v>527</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>528</v>
+        <v>281</v>
       </c>
       <c r="B9" t="s">
-        <v>523</v>
+        <v>276</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>529</v>
+        <v>282</v>
       </c>
       <c r="B10" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>530</v>
+        <v>283</v>
       </c>
       <c r="B11" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>531</v>
+        <v>284</v>
       </c>
       <c r="B12" t="s">
-        <v>532</v>
+        <v>285</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>533</v>
+        <v>286</v>
       </c>
       <c r="B13" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>534</v>
+        <v>287</v>
       </c>
       <c r="B14" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>535</v>
+        <v>288</v>
       </c>
       <c r="B15" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>536</v>
+        <v>289</v>
       </c>
       <c r="B16" t="s">
-        <v>11</v>
+        <v>276</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>537</v>
+        <v>290</v>
       </c>
       <c r="B17" t="s">
-        <v>523</v>
+        <v>278</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>538</v>
+        <v>291</v>
       </c>
       <c r="B18" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>539</v>
+        <v>292</v>
       </c>
       <c r="B19" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>540</v>
+        <v>293</v>
       </c>
       <c r="B20" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>541</v>
+        <v>294</v>
       </c>
       <c r="B21" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>542</v>
+        <v>295</v>
       </c>
       <c r="B22" t="s">
-        <v>523</v>
+        <v>278</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>543</v>
+        <v>296</v>
       </c>
       <c r="B23" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>544</v>
+        <v>297</v>
       </c>
       <c r="B24" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>545</v>
+        <v>298</v>
       </c>
       <c r="B25" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>546</v>
+        <v>299</v>
       </c>
       <c r="B26" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>547</v>
+        <v>300</v>
       </c>
       <c r="B27" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>548</v>
+        <v>301</v>
       </c>
       <c r="B28" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>549</v>
+        <v>302</v>
       </c>
       <c r="B29" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>550</v>
+        <v>303</v>
       </c>
       <c r="B30" t="s">
-        <v>525</v>
+        <v>237</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>551</v>
+        <v>304</v>
       </c>
       <c r="B31" t="s">
-        <v>447</v>
+        <v>278</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>552</v>
+        <v>305</v>
       </c>
       <c r="B32" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>553</v>
+        <v>306</v>
       </c>
       <c r="B33" t="s">
-        <v>525</v>
-[...7 lines deleted...]
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Veriler</vt:lpstr>